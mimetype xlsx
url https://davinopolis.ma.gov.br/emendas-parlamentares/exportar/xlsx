--- v0 (2026-06-25)
+++ v1 (2026-09-24)
@@ -12,223 +12,1063 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="364">
   <si>
     <t>EMENDAS PARLAMENTARES</t>
   </si>
   <si>
+    <t>► RICARDO ARRUDA — Nº 4819/2026</t>
+  </si>
+  <si>
+    <t>Parlamentar</t>
+  </si>
+  <si>
+    <t>Número/Ano</t>
+  </si>
+  <si>
+    <t>Convênio</t>
+  </si>
+  <si>
+    <t>Tipo</t>
+  </si>
+  <si>
+    <t>Objeto</t>
+  </si>
+  <si>
+    <t>Origem</t>
+  </si>
+  <si>
+    <t>Situação</t>
+  </si>
+  <si>
+    <t>Forma de Repasse</t>
+  </si>
+  <si>
+    <t>Vl. Previsto</t>
+  </si>
+  <si>
+    <t>Vl. Repassado</t>
+  </si>
+  <si>
+    <t>RICARDO ARRUDA</t>
+  </si>
+  <si>
+    <t>4819/2026</t>
+  </si>
+  <si>
+    <t>INDIVIDUAL – apresentada por um único parlamentar</t>
+  </si>
+  <si>
+    <t>Transferência De Recursos Para O Fundo Municipal De Saúde Da Cidade De Davinópolis Para Ações De Custeio Para Ações Ini...</t>
+  </si>
+  <si>
+    <t>Estadual</t>
+  </si>
+  <si>
+    <t>Em execução</t>
+  </si>
+  <si>
+    <t>Fundo a Fundo</t>
+  </si>
+  <si>
+    <t>R$ 350.000,00</t>
+  </si>
+  <si>
+    <t>R$ 175.000,00</t>
+  </si>
+  <si>
+    <t>Nº/Ano</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>03/07/2026</t>
+  </si>
+  <si>
+    <t>Função de Governo</t>
+  </si>
+  <si>
+    <t>SAÚDE</t>
+  </si>
+  <si>
+    <t>Localidade</t>
+  </si>
+  <si>
+    <t>DAVINÓPOLIS</t>
+  </si>
+  <si>
+    <t>Valor Previsto</t>
+  </si>
+  <si>
+    <t>Valor Repassado</t>
+  </si>
+  <si>
+    <t>Valor Empenhado</t>
+  </si>
+  <si>
+    <t>R$ 165.299,23</t>
+  </si>
+  <si>
+    <t>Valor Liquidado</t>
+  </si>
+  <si>
+    <t>Valor Pago</t>
+  </si>
+  <si>
+    <t>Exec. Financeira</t>
+  </si>
+  <si>
+    <t>47,2%</t>
+  </si>
+  <si>
+    <t>Transferência De Recursos Para O Fundo Municipal De Saúde Da Cidade De Davinópolis Para Ações De Custeio Para Ações Iniciais E Preventivas De Saúde Nas Unidades Básicas De Saúde- Emendas Já Executadas Parcial</t>
+  </si>
+  <si>
+    <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 621001 | Data: 21/06/2026 | Vl. Empenhado: R$ 19.915,00 | Vl. Liquidado: R$ 19.915,00 | Vl. Pago: R$ 19.915,00</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>CPF/CNPJ</t>
+  </si>
+  <si>
+    <t>Nat. Despesa</t>
+  </si>
+  <si>
+    <t>Fonte</t>
+  </si>
+  <si>
+    <t>Programa / Ação</t>
+  </si>
+  <si>
+    <t>Modalidade Lic.</t>
+  </si>
+  <si>
+    <t>Nº Contrato</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>LCM DISTRIBUIDORA LTDA</t>
+  </si>
+  <si>
+    <t>48.026.730/0001-98</t>
+  </si>
+  <si>
+    <t>EXECUÇÃO DE EMENDAS PARLAMENTARES PARA A SAÚDE - PAB</t>
+  </si>
+  <si>
+    <t>1.621 - Transferências Fundo a Fundo de Recursos do SUS provenientes do Governo Estadual (Exerc.Corrente)</t>
+  </si>
+  <si>
+    <t>FUNDO MUNICIPAL DE SAUDE / SECRETARIA MUNICIPAL DE SAÚDE</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>R$ 0,00</t>
+  </si>
+  <si>
+    <t>Descrição:2143 - EXECUÇÃO DE EMENDAS PARLAMENTARES PARA A SAÚDE - PAB</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 621001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Data Liquidação</t>
+  </si>
+  <si>
+    <t>21260548026730000198550010000000091655289223</t>
+  </si>
+  <si>
+    <t>07/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 19.915,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 621001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº OB</t>
+  </si>
+  <si>
+    <t>Data Pagamento</t>
+  </si>
+  <si>
+    <t>OB</t>
+  </si>
+  <si>
+    <t>Pago</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 713001 | Data: 13/07/2026 | Vl. Empenhado: R$ 60.474,80 | Vl. Liquidado: R$ 60.474,80 | Vl. Pago: R$ 60.474,80</t>
+  </si>
+  <si>
+    <t>RV DISTRIBUIDORA DE MEDICAMENTOS E PRODUTOS LTDA</t>
+  </si>
+  <si>
+    <t>40.269.624/0001-23</t>
+  </si>
+  <si>
+    <t>Empenho referente ao fornecimento de medicamentos de interesse da Saúde Pública Municipal, conforme Pregão 09/2026, Contrato nº 1205001/2026 e Nota Fiscal nº 503.</t>
+  </si>
+  <si>
+    <t>2143 - EXECUÇÃO DE EMENDAS PARLAMENTARES PARA A SAÚDE - PAB</t>
+  </si>
+  <si>
+    <t>1205001/2026</t>
+  </si>
+  <si>
+    <t>Descrição:</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 713001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>21260740269624000123550010000005031886469879</t>
+  </si>
+  <si>
+    <t>24/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 60.474,80</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 713001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 713002 | Data: 13/07/2026 | Vl. Empenhado: R$ 34.069,00 | Vl. Liquidado: R$ 34.069,00 | Vl. Pago: R$ 34.069,00</t>
+  </si>
+  <si>
+    <t>3.3.90.30.36 - MATERIAL HOSPITALAR</t>
+  </si>
+  <si>
+    <t>FUNDO MUNICIPAL DE SAUDE / 2143 - EXECUÇÃO DE EMENDAS PARLAMENTARES PARA A SAÚDE - PAB</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho referente ao fornecimento de medicamentos injetaveis de interesse da Saúde Pública Municipal, conforme Pregão 09/2026, Contrato nº 1205002/2026 e Nota Fiscal nº 504.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 713002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>21260740269624000123550010000005041549119055</t>
+  </si>
+  <si>
+    <t>R$ 34.069,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 713002 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 713003 | Data: 13/07/2026 | Vl. Empenhado: R$ 50.827,16 | Vl. Liquidado: R$ 50.827,16 | Vl. Pago: R$ 50.827,16</t>
+  </si>
+  <si>
+    <t>1205002/2026</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho referente a aquisição de insumos de interesse da Saúde Pública Municipal, conforme Pregão 09/2026, Contrato nº 1205004/2026 e Nota Fiscal nº 505.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 713003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>21260740269624000123550010000005051047317230</t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 50.827,16</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 713003 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 707007 | Data: 07/07/2026 | Vl. Empenhado: R$ 13,27 | Vl. Liquidado: R$ 13,27 | Vl. Pago: R$ 13,27</t>
+  </si>
+  <si>
+    <t>BANCO DO BRASIL SA</t>
+  </si>
+  <si>
+    <t>00.000.000/0554-17</t>
+  </si>
+  <si>
+    <t>3.3.90.39.99 - OUTROS SERVICOS DE TERCEIROS-PESSOA JURIDICA</t>
+  </si>
+  <si>
+    <t>0 - Recursos Ordinários</t>
+  </si>
+  <si>
+    <t>- / -</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho referente a Tarifa Bancária, debitada na conta 98704, conforme enexo.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 707007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>831.881.100.007.405</t>
+  </si>
+  <si>
+    <t>R$ 13,27</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 707007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>► KEKÊ TEIXEIRA — Nº 4757/2026</t>
+  </si>
+  <si>
+    <t>KEKÊ TEIXEIRA</t>
+  </si>
+  <si>
+    <t>4757/2026</t>
+  </si>
+  <si>
+    <t>Emenda Individua</t>
+  </si>
+  <si>
+    <t>R$ 700.000,00</t>
+  </si>
+  <si>
+    <t>R$ 140.000,00</t>
+  </si>
+  <si>
+    <t>R$ 124.350,30</t>
+  </si>
+  <si>
+    <t>17,8%</t>
+  </si>
+  <si>
+    <t>Transferência De Recursos Para O Fundo Municipal De Saúde Da Cidade De Davinópolis Para Ações De Custeio Para Ações Iniciais E Preventivas De Saúde Nas Unidades Básicas De Saúde- Emendas Já Executadas Parcial.&amp;a</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 611006 | Data: 11/06/2026 | Vl. Empenhado: R$ 53.030,68 | Vl. Liquidado: R$ 53.030,68 | Vl. Pago: R$ 53.030,68</t>
+  </si>
+  <si>
+    <t>MATERIAL HOSPITALAR</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 611006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>21260640269624000123550010000004651232550980</t>
+  </si>
+  <si>
+    <t>11/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 53.030,68</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 611006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 611007 | Data: 11/06/2026 | Vl. Empenhado: R$ 38.949,57 | Vl. Liquidado: R$ 38.949,57 | Vl. Pago: R$ 38.949,57</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 611007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>21260640269624000123550010000004641064575201</t>
+  </si>
+  <si>
+    <t>R$ 38.949,57</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 611007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 703014 | Data: 03/07/2026 | Vl. Empenhado: R$ 10.722,60 | Vl. Liquidado: R$ 10.722,60 | Vl. Pago: R$ 10.722,60</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 703014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>21260740269624000123550010000004951495652965</t>
+  </si>
+  <si>
+    <t>R$ 10.722,60</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 703014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 703015 | Data: 29/08/2026 | Vl. Empenhado: R$ 21.647,45 | Vl. Liquidado: R$ 21.647,45 | Vl. Pago: R$ 21.647,45</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 703015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>21260740269624000123550010000004981967835393</t>
+  </si>
+  <si>
+    <t>R$ 21.647,45</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 703015 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>► ERIC COSTA — Nº 4277/2026</t>
+  </si>
+  <si>
+    <t>ERIC COSTA</t>
+  </si>
+  <si>
+    <t>4277/2026</t>
+  </si>
+  <si>
+    <t>Transferência Especial</t>
+  </si>
+  <si>
+    <t>R$ 1.000.000,00</t>
+  </si>
+  <si>
+    <t>R$ 500.000,00</t>
+  </si>
+  <si>
+    <t>02/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 136.093,67</t>
+  </si>
+  <si>
+    <t>13,6%</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 608014 | Data: 23/07/2026 | Vl. Empenhado: R$ 38.233,67 | Vl. Liquidado: R$ 38.233,67 | Vl. Pago: R$ 38.233,67</t>
+  </si>
+  <si>
+    <t>G M STUDIO E PRODUTORA LTDA</t>
+  </si>
+  <si>
+    <t>55.759.564/0001-02</t>
+  </si>
+  <si>
+    <t>EXECUÇÃO DE EMENDAS PARLAMENTARES PARA A SAÚDE - PAB / -</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 608014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>210530222557595640001020000000000026260795500298931</t>
+  </si>
+  <si>
+    <t>23/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 38.233,67</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 608014 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 608014 | Data: 03/07/2026 | Vl. Empenhado: R$ 44.180,00 | Vl. Liquidado: R$ 44.180,00 | Vl. Pago: R$ 44.180,00</t>
+  </si>
+  <si>
+    <t>21260640269624000123550010000004591632984077</t>
+  </si>
+  <si>
+    <t>08/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 44.180,00</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 612009 | Data: 03/07/2026 | Vl. Empenhado: R$ 53.680,00 | Vl. Liquidado: R$ 53.680,00 | Vl. Pago: R$ 53.680,00</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 612009 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>21260640269624000123550010000004581116592910</t>
+  </si>
+  <si>
+    <t>R$ 53.680,00</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 612009 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>► WEVERTON ROCHA — Nº 202671110002/2026</t>
+  </si>
+  <si>
+    <t>WEVERTON ROCHA</t>
+  </si>
+  <si>
+    <t>202671110002/2026</t>
+  </si>
+  <si>
+    <t>Individual</t>
+  </si>
+  <si>
+    <t>transferência de recursos para custeio da saúde municipal, destinada à aquisição de medicamentos e insumos para o hospit...</t>
+  </si>
+  <si>
+    <t>Federal</t>
+  </si>
+  <si>
+    <t>R$ 400.000,00</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>DEPUTADO FEDERAL</t>
+  </si>
+  <si>
+    <t>0,0%</t>
+  </si>
+  <si>
+    <t>transferência de recursos para custeio da saúde municipal, destinada à aquisição de medicamentos e insumos para o hospital e as unidades básicas de saúde, referente à execução parcial de emendas parlamentares.</t>
+  </si>
+  <si>
+    <t>► MARCIO HONAISER — Nº 202550060002/2025</t>
+  </si>
+  <si>
+    <t>MARCIO HONAISER</t>
+  </si>
+  <si>
+    <t>202550060002/2025</t>
+  </si>
+  <si>
+    <t>Transferência com Finalidade Definida – recursos vinculados a um objeto ou convê...</t>
+  </si>
+  <si>
+    <t>Atender A Indicação Do Solicitante 50060002 Esporte- 4419-Marcio Honaiser Reforma De Quadra Poliesportiva, No Município...</t>
+  </si>
+  <si>
+    <t>R$ 842.646,16</t>
+  </si>
+  <si>
+    <t>16/06/2026</t>
+  </si>
+  <si>
+    <t>Transferência com Finalidade Definida – recursos vinculados a um objeto ou convênio específico</t>
+  </si>
+  <si>
+    <t>R$ 73.325,28</t>
+  </si>
+  <si>
+    <t>8,7%</t>
+  </si>
+  <si>
+    <t>Atender A Indicação Do Solicitante 50060002 Esporte- 4419-Marcio Honaiser Reforma De Quadra Poliesportiva, No Município De Davinópolis/Ma.</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 730021 | Data: 30/07/2026 | Vl. Empenhado: R$ 14.929,74 | Vl. Liquidado: R$ 14.929,74 | Vl. Pago: R$ 14.929,74</t>
+  </si>
+  <si>
+    <t>R PEREIRA DOS SANTOS LTDA</t>
+  </si>
+  <si>
+    <t>11.839.055/0001-06</t>
+  </si>
+  <si>
+    <t>4.4.90.51.99- OBRAS E INSTALAÇÕES</t>
+  </si>
+  <si>
+    <t>REFORMA DE ÁREA ESPORTIVA / -</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 730021 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>1721208221183905500010600000000000222607515861392</t>
+  </si>
+  <si>
+    <t>03/08/2026</t>
+  </si>
+  <si>
+    <t>R$ 14.929,74</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 730021 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 730022 | Data: 30/07/2026 | Vl. Empenhado: R$ 58.395,54 | Vl. Liquidado: R$ 58.395,54 | Vl. Pago: R$ 58.395,54</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 730022 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>17212082211839055000106000000000002326075277773021</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>R$ 58.395,54</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 730022 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>► MARCIO HONAISER — Nº 202644190002/2026</t>
+  </si>
+  <si>
+    <t>202644190002/2026</t>
+  </si>
+  <si>
+    <t>transferência especial referente à emenda nº 202544190003, de autoria do deputado MÁRCIO HONAISER, destinada ao municípi...</t>
+  </si>
+  <si>
+    <t>26/05/2026</t>
+  </si>
+  <si>
+    <t>ENCARGOS ESPECIAS</t>
+  </si>
+  <si>
+    <t>R$ 250.383,81</t>
+  </si>
+  <si>
+    <t>25,0%</t>
+  </si>
+  <si>
+    <t>transferência especial referente à emenda nº 202544190003, de autoria do deputado MÁRCIO HONAISER, destinada ao município de DAVINÓPOLIS/MA, para custeio de ações de saúde nas unidades básicas, com execução parcial</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 703010 | Data: 03/07/2026 | Vl. Empenhado: R$ 68.838,18 | Vl. Liquidado: R$ 68.838,18 | Vl. Pago: R$ 68.838,18</t>
+  </si>
+  <si>
+    <t>D V DE LIMA SERVICOS DE SAUDE</t>
+  </si>
+  <si>
+    <t>40.631.572/0001-93</t>
+  </si>
+  <si>
+    <t>39 - OUTROS SERVIÇOS DE TERCEIROS - PESSOA JURÍDICA / -</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho referente a contratação de empresa especializada em prestação de serviços de exames médicos ambulatoriais/diagnóstico por imagem para o município de Davinópolis - MA. Processo Administrativo nº 071125/2025. Contrato nº 03001001/2026. NF 343</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 703010 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>21053022240631572000193000000000034326078193750510</t>
+  </si>
+  <si>
+    <t>R$ 68.838,18</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 703010 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>27/07/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 703011 | Data: 03/07/2026 | Vl. Empenhado: R$ 67.589,58 | Vl. Liquidado: R$ 67.589,58 | Vl. Pago: R$ 67.589,58</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho referente a contratação de empresa especializada em prestação de serviços de exames médicos ambulatoriais/diagnóstico por imagem para o município de Davinópolis - MA. Processo Administrativo nº 071125/2025. Contrato nº 03001001/2026. NF 344.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 703011 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>21053022240631572000193000000000034426079438477775</t>
+  </si>
+  <si>
+    <t>R$ 67.589,58</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 703011 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 710096 | Data: 10/07/2026 | Vl. Empenhado: R$ 52.928,25 | Vl. Liquidado: R$ 52.928,25 | Vl. Pago: R$ 52.928,25</t>
+  </si>
+  <si>
+    <t>FOPAG- FUNDO UNICO DE SAÚDE- CONTRATADOS</t>
+  </si>
+  <si>
+    <t>016.XXX.000-60</t>
+  </si>
+  <si>
+    <t>2003 - SAÚDE PARA TODOS / 1.600 - Transf.Fundo a Fundo de Recursos do SUS provenientes do Governo Federal - Bloco de Manutenção das Ações e Serviços Públicos de Saúde (Exerc.Corrente)</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho referente ao pagamento dos médicos servidores da secretaria municipal de saúde, referente ao mês de junho de 2026.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 710096 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>sem número fiscal -FICHA: 469</t>
+  </si>
+  <si>
+    <t>10/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 52.928,25</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 710096 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>21/07/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 710097 | Data: 10/07/2026 | Vl. Empenhado: R$ 61.027,80 | Vl. Liquidado: R$ 61.027,80 | Vl. Pago: R$ 61.027,80</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 710097 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>sem número fiscal -FICHA: 469 -2</t>
+  </si>
+  <si>
+    <t>R$ 61.027,80</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 710097 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>► RUBENS PEREIRA JÚNIOR — Nº 202671110002/2026</t>
+  </si>
+  <si>
+    <t>RUBENS PEREIRA JÚNIOR</t>
+  </si>
+  <si>
+    <t>fornecimento de medicamentos, correlatos, insumos laboratoriais e odontológicos, destinados às ações de custeio do hospi...</t>
+  </si>
+  <si>
+    <t>R$ 300.000,00</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>R$ 300.163,68</t>
+  </si>
+  <si>
+    <t>100,1%</t>
+  </si>
+  <si>
+    <t>fornecimento de medicamentos, correlatos, insumos laboratoriais e odontológicos, destinados às ações de custeio do hospital municipal e das unidades básicas de saúde do município de Davinópolis Já Executadas total</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 525005 | Data: 25/05/2026 | Vl. Empenhado: R$ 60.042,66 | Vl. Liquidado: R$ 60.042,66 | Vl. Pago: R$ 60.042,66</t>
+  </si>
+  <si>
+    <t>LIDER FARMA DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>45.902.414/0001-44</t>
+  </si>
+  <si>
+    <t>2003 - SAÚDE PARA TODOS / -</t>
+  </si>
+  <si>
+    <t>Descrição:1.600 - Transf.Fundo a Fundo de Recursos do SUS provenientes do Governo Federal - Bloco de Manutenção das Ações e Serviços Públicos de Saúde (Exerc.Corrente)</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 525005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>21260545 9024140001445500100000098713 95669174</t>
+  </si>
+  <si>
+    <t>25/05/2026</t>
+  </si>
+  <si>
+    <t>R$ 60.042,66</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 525005 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>10/06/2026</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 525006 | Data: 25/05/2026 | Vl. Empenhado: R$ 66.023,77 | Vl. Liquidado: R$ 66.023,77 | Vl. Pago: R$ 66.023,77</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho referente à contratação de empresa para o fornecimento de medicamentos, correlatos, insumos laboratoriais e odontológicos, destinados a suprir as necessidades do Hospital Municipal e das Unidades Básicas de Saúde deste Município, conforme Contrato nº 150801/2025, Adesão ao Sistema de Registro de Preços nº 023/2025 e Nota Fiscal nº 988.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 525006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>2126 05459024 14000144 5500 10000009 8814 04172726</t>
+  </si>
+  <si>
+    <t>R$ 66.023,77</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 525006 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 525007 | Data: 25/05/2026 | Vl. Empenhado: R$ 65.009,50 | Vl. Liquidado: R$ 65.009,50 | Vl. Pago: R$ 65.009,50</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho referente à contratação de empresa para o fornecimento de medicamentos, correlatos, insumos laboratoriais e odontológicos, destinados a suprir as necessidades do Hospital Municipal e das Unidades Básicas de Saúde deste Município, conforme Contrato nº 150801/2025, Adesão ao Sistema de Registro de Preços nº 023/2025 e Nota Fiscal nº 985.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 525007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>2126 05459024 14000144 5500 10000009 8516 72313242</t>
+  </si>
+  <si>
+    <t>R$ 65.009,50</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 525007 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 525008 | Data: 25/05/2026 | Vl. Empenhado: R$ 51.043,65 | Vl. Liquidado: R$ 51.043,65 | Vl. Pago: R$ 51.043,65</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 525008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>21260545902414000144550010000009861086375969</t>
+  </si>
+  <si>
+    <t>R$ 51.043,65</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 525008 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 525009 | Data: 25/05/2026 | Vl. Empenhado: R$ 58.044,10 | Vl. Liquidado: R$ 58.044,10 | Vl. Pago: R$ 58.044,10</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 525009 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>2126 054590241400014455001000000984146485944</t>
+  </si>
+  <si>
+    <t>R$ 58.044,10</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 525009 (1 registro(s))</t>
+  </si>
+  <si>
     <t>► JOSIVALDO JP — Nº 202642120005/2026</t>
   </si>
   <si>
-    <t>Parlamentar</t>
-[...28 lines deleted...]
-  <si>
     <t>JOSIVALDO JP</t>
   </si>
   <si>
     <t>202642120005/2026</t>
   </si>
   <si>
-    <t>Individual</t>
-[...11 lines deleted...]
-    <t>Transferência Especial</t>
+    <t>prestação de contas das emendas executada de forma parcial — Transferencia Especial Referente A Emenda 202642120005-Josi...</t>
   </si>
   <si>
     <t>R$ 1.194.000,00</t>
   </si>
   <si>
-    <t>Nº/Ano</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2026</t>
   </si>
   <si>
-    <t>Função de Governo</t>
-[...35 lines deleted...]
-    <t>1 - Transferencia especial referente a emenda 202642120005-JOSIVALDO JP ao ente 01616269000160 - MUNICIPIO DE DAVINOPOLIS</t>
+    <t>R$ 565.536,74</t>
+  </si>
+  <si>
+    <t>47,4%</t>
+  </si>
+  <si>
+    <t>prestação de contas das emendas executada de forma parcial — Transferencia Especial Referente A Emenda 202642120005-Josivaldo Jp Ao Ente 01616269000160 - Municipio De Davinopolis</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 629001 | Data: 29/06/2026 | Vl. Empenhado: R$ 338.681,76 | Vl. Liquidado: R$ 338.681,76 | Vl. Pago: R$ 338.681,76</t>
+  </si>
+  <si>
+    <t>NASCIMENTO SILVA EMPREENDIMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>14.794.268/0001-57</t>
+  </si>
+  <si>
+    <t>PAVIMENTAÇÃO DE VIAS URBANAS</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE INFRA-ESTRUTURA E TRANSPORTES / -</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 629001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>R$ 338.681,76</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 629001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 724001 | Data: 24/07/2026 | Vl. Empenhado: R$ 226.854,98 | Vl. Liquidado: R$ 226.854,98 | Vl. Pago: R$ 226.854,98</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 724001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>21037522214794268000157000000000001126075488799504</t>
+  </si>
+  <si>
+    <t>R$ 226.854,98</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 724001 (1 registro(s))</t>
   </si>
   <si>
     <t>► MARCIO HONAISER — Nº 202544190003/2025</t>
   </si>
   <si>
-    <t>MARCIO HONAISER</t>
-[...1 lines deleted...]
-  <si>
     <t>202544190003/2025</t>
   </si>
   <si>
-    <t>1 - Transferencia especial referente a emenda 202544190003-MARCIO HONAISER ao ente 01616269000160 - MUNICIPIO DE DAVINOP...</t>
+    <t>Transferencia Especial Referente A Emenda 202544190003-Marcio Honaiser Ao Ente 01616269000160 - Municipio De Davinopolis...</t>
   </si>
   <si>
     <t>Concluída</t>
   </si>
   <si>
     <t>R$ 1.188.000,00</t>
   </si>
   <si>
-    <t>02/09/2025</t>
-[...2 lines deleted...]
-    <t>1 - Transferencia especial referente a emenda 202544190003-MARCIO HONAISER ao ente 01616269000160 - MUNICIPIO DE DAVINOPOLIS</t>
+    <t>R$ 574.915,35</t>
+  </si>
+  <si>
+    <t>09/09/2025</t>
+  </si>
+  <si>
+    <t>48,4%</t>
+  </si>
+  <si>
+    <t>Transferencia Especial Referente A Emenda 202544190003-Marcio Honaiser Ao Ente 01616269000160 - Municipio De Davinopolis. Pavimentação Em Bloquetes.</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 528001 | Data: 29/05/2026 | Vl. Empenhado: R$ 255.256,06 | Vl. Liquidado: R$ 255.256,06 | Vl. Pago: R$ 255.256,06</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 528001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>29/05/2026</t>
+  </si>
+  <si>
+    <t>R$ 255.256,06</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 528001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 618001 | Data: 18/06/2026 | Vl. Empenhado: R$ 319.659,29 | Vl. Liquidado: R$ 319.659,29 | Vl. Pago: R$ 319.659,29</t>
+  </si>
+  <si>
+    <t>Descrição:Empenho referente a 2ª medição dos serviços de engenharia destinados a execução de pavimentação em blocos intertravados de concreto (bloquete), incluindo base granulares, em vias urbanas do Municipio de Davinópolis/MA. Processo nº0704002/2025, CC nº005/2025 e Contrato nº 0302002/2026.</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 618001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>18/06/2026</t>
+  </si>
+  <si>
+    <t>R$ 319.659,29</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 618001 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>► MARCIO HONAISER — Nº DUPLICADO-EXCLUIR/2025</t>
+  </si>
+  <si>
+    <t>DUPLICADO-EXCLUIR/2025</t>
   </si>
   <si>
     <t>► JOSIVALDO JP — Nº 202442120003/2024</t>
   </si>
   <si>
     <t>202442120003/2024</t>
   </si>
   <si>
     <t>1 - Transferência especial referente à emenda 202442120003-Dep Josivaldo JP ao ente 01616269000160 - MUNICIPIO DE DAVINO...</t>
   </si>
   <si>
     <t>R$ 2.000.000,00</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>1 - Transferência especial referente à emenda 202442120003-Dep Josivaldo JP ao ente 01616269000160 - MUNICIPIO DE DAVINOPOLIS</t>
   </si>
   <si>
     <t>► EMENDA DE BANCADA — Nº 71110002/2024</t>
   </si>
   <si>
     <t>EMENDA DE BANCADA</t>
   </si>
   <si>
     <t>71110002/2024</t>
   </si>
   <si>
     <t>BANCADA</t>
   </si>
   <si>
     <t>INCREMENTO PAP</t>
   </si>
   <si>
-    <t>Fundo a Fundo</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>INVESTIMENTO</t>
   </si>
   <si>
     <t>DAVINOPOLIS_MA</t>
   </si>
   <si>
     <t>► EMENDA DE BANCADA — Nº 71110002/2023</t>
   </si>
   <si>
     <t>71110002/2023</t>
   </si>
   <si>
     <t>R$ 505.000,00</t>
   </si>
   <si>
     <t>02/10/2023</t>
   </si>
   <si>
     <t>► JOSIVALDO JP — Nº 202342120003/2023</t>
   </si>
   <si>
     <t>202342120003/2023</t>
@@ -248,185 +1088,305 @@
   <si>
     <t>► BANCADA DO MARANHÃO — Nº 71110004/2022</t>
   </si>
   <si>
     <t>BANCADA DO MARANHÃO</t>
   </si>
   <si>
     <t>71110004/2022</t>
   </si>
   <si>
     <t>R$ 308.000,00</t>
   </si>
   <si>
     <t>23/06/2022</t>
   </si>
   <si>
     <t>► EMENDA DE RELATOR — Nº 81000312/2022</t>
   </si>
   <si>
     <t>EMENDA DE RELATOR</t>
   </si>
   <si>
     <t>81000312/2022</t>
   </si>
   <si>
-    <t>R$ 500.000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>22/06/2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>SAÚDE</t>
   </si>
   <si>
     <t>► BANCADA DO MARANHÃO — Nº 71110008/2021</t>
   </si>
   <si>
     <t>71110008/2021</t>
   </si>
   <si>
     <t>INCREMENTO PAB</t>
   </si>
   <si>
     <t>R$ 702.000,00</t>
   </si>
   <si>
     <t>04/10/2021</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="4">
+  <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="24"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFffffff"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="14">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1a2744"/>
         <bgColor rgb="FF1a2744"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2c3e6e"/>
         <bgColor rgb="FF2c3e6e"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF3a3f5c"/>
+        <bgColor rgb="FF3a3f5c"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2c3e50"/>
+        <bgColor rgb="FF2c3e50"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF4a5568"/>
+        <bgColor rgb="FF4a5568"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFf7f7f7"/>
+        <bgColor rgb="FFf7f7f7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF1a6b3a"/>
+        <bgColor rgb="FF1a6b3a"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF27ae60"/>
+        <bgColor rgb="FF27ae60"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFf0faf4"/>
+        <bgColor rgb="FFf0faf4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF154360"/>
+        <bgColor rgb="FF154360"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2980b9"/>
+        <bgColor rgb="FF2980b9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFebf5fb"/>
+        <bgColor rgb="FFebf5fb"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="24">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="5" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="7" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="8" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="10" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="10" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="11" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="13" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="13" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -695,54 +1655,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J105"/>
+  <dimension ref="A1:J568"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J100" sqref="J100"/>
+      <selection activeCell="J563" sqref="J563"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="4" t="s">
@@ -781,1578 +1741,7218 @@
         <v>12</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>19</v>
       </c>
       <c r="J4" s="6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>5</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>7</v>
       </c>
       <c r="H6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H8" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>6</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      <c r="A12" s="7"/>
+        <v>36</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="8"/>
+      <c r="C13" s="8"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="8"/>
+      <c r="G13" s="8"/>
+      <c r="H13" s="8"/>
     </row>
     <row r="14" spans="1:10">
-      <c r="A14" s="2" t="s">
-[...10 lines deleted...]
-      <c r="J14" s="2"/>
+      <c r="A14" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F14" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G14" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H14" s="10" t="s">
+        <v>46</v>
+      </c>
     </row>
     <row r="15" spans="1:10">
-      <c r="A15" s="4" t="s">
-[...17 lines deleted...]
-      <c r="G15" s="4" t="s">
+      <c r="A15" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H15" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="12"/>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="13"/>
+      <c r="C18" s="13"/>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C19" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" s="17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B22" s="18"/>
+      <c r="C22" s="18"/>
+      <c r="D22" s="18"/>
+      <c r="E22" s="18"/>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B23" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C23" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E23" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="H15" s="4" t="s">
-[...20 lines deleted...]
-      <c r="E16" s="3" t="s">
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="C24" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="D24" s="22" t="s">
+        <v>60</v>
+      </c>
+      <c r="E24" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="B26" s="8"/>
+      <c r="C26" s="8"/>
+      <c r="D26" s="8"/>
+      <c r="E26" s="8"/>
+      <c r="F26" s="8"/>
+      <c r="G26" s="8"/>
+      <c r="H26" s="8"/>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="F16" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="3" t="s">
+      <c r="B27" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="H16" s="3" t="s">
-[...2 lines deleted...]
-      <c r="I16" s="6" t="s">
+      <c r="C27" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="J16" s="6" t="s">
-[...13 lines deleted...]
-      <c r="D18" t="s">
+      <c r="D27" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="E18" t="s">
-[...80 lines deleted...]
-      <c r="F21" t="s">
+      <c r="E27" s="9" t="s">
         <v>43</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="A26" s="2" t="s">
+      <c r="F27" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="B26" s="2"/>
-[...38 lines deleted...]
-        <v>11</v>
+      <c r="G27" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H27" s="10" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" s="3" t="s">
-        <v>12</v>
+        <v>67</v>
       </c>
       <c r="B28" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="H28" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="B29" s="12"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="12"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="12"/>
+      <c r="H29" s="12"/>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="B31" s="13"/>
+      <c r="C31" s="13"/>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B32" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C32" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B33" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="C33" s="17" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" s="18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B35" s="18"/>
+      <c r="C35" s="18"/>
+      <c r="D35" s="18"/>
+      <c r="E35" s="18"/>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B36" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C36" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D36" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E36" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B37" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="C37" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="D37" s="22" t="s">
+        <v>76</v>
+      </c>
+      <c r="E37" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="B39" s="8"/>
+      <c r="C39" s="8"/>
+      <c r="D39" s="8"/>
+      <c r="E39" s="8"/>
+      <c r="F39" s="8"/>
+      <c r="G39" s="8"/>
+      <c r="H39" s="8"/>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B40" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C40" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D40" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E40" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F40" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G40" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C28" s="3"/>
-      <c r="D28" s="3" t="s">
+      <c r="H40" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H41" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="B42" s="12"/>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="12"/>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="B44" s="13"/>
+      <c r="C44" s="13"/>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B45" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C45" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" s="16" t="s">
+        <v>83</v>
+      </c>
+      <c r="B46" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="C46" s="17" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" s="18" t="s">
+        <v>85</v>
+      </c>
+      <c r="B48" s="18"/>
+      <c r="C48" s="18"/>
+      <c r="D48" s="18"/>
+      <c r="E48" s="18"/>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B49" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C49" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D49" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E49" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B50" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="C50" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="D50" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="E50" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="B52" s="8"/>
+      <c r="C52" s="8"/>
+      <c r="D52" s="8"/>
+      <c r="E52" s="8"/>
+      <c r="F52" s="8"/>
+      <c r="G52" s="8"/>
+      <c r="H52" s="8"/>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B53" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C53" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D53" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E53" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F53" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G53" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H53" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="H54" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" s="11" t="s">
+        <v>88</v>
+      </c>
+      <c r="B55" s="12"/>
+      <c r="C55" s="12"/>
+      <c r="D55" s="12"/>
+      <c r="E55" s="12"/>
+      <c r="F55" s="12"/>
+      <c r="G55" s="12"/>
+      <c r="H55" s="12"/>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="B57" s="13"/>
+      <c r="C57" s="13"/>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B58" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C58" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" s="16" t="s">
+        <v>90</v>
+      </c>
+      <c r="B59" s="16" t="s">
+        <v>91</v>
+      </c>
+      <c r="C59" s="17" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" s="18" t="s">
+        <v>93</v>
+      </c>
+      <c r="B61" s="18"/>
+      <c r="C61" s="18"/>
+      <c r="D61" s="18"/>
+      <c r="E61" s="18"/>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B62" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C62" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D62" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E62" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B63" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="C63" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="D63" s="22" t="s">
+        <v>92</v>
+      </c>
+      <c r="E63" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="B65" s="8"/>
+      <c r="C65" s="8"/>
+      <c r="D65" s="8"/>
+      <c r="E65" s="8"/>
+      <c r="F65" s="8"/>
+      <c r="G65" s="8"/>
+      <c r="H65" s="8"/>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B66" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C66" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D66" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E66" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F66" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G66" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H66" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H67" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="B68" s="12"/>
+      <c r="C68" s="12"/>
+      <c r="D68" s="12"/>
+      <c r="E68" s="12"/>
+      <c r="F68" s="12"/>
+      <c r="G68" s="12"/>
+      <c r="H68" s="12"/>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="B70" s="13"/>
+      <c r="C70" s="13"/>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B71" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C71" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="B72" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="C72" s="17" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74" s="18" t="s">
+        <v>104</v>
+      </c>
+      <c r="B74" s="18"/>
+      <c r="C74" s="18"/>
+      <c r="D74" s="18"/>
+      <c r="E74" s="18"/>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B75" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C75" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D75" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E75" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B76" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="C76" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="D76" s="22" t="s">
+        <v>103</v>
+      </c>
+      <c r="E76" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79" s="23"/>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="B81" s="2"/>
+      <c r="C81" s="2"/>
+      <c r="D81" s="2"/>
+      <c r="E81" s="2"/>
+      <c r="F81" s="2"/>
+      <c r="G81" s="2"/>
+      <c r="H81" s="2"/>
+      <c r="I81" s="2"/>
+      <c r="J81" s="2"/>
+    </row>
+    <row r="82" spans="1:10">
+      <c r="A82" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B82" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C82" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D82" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E82" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F82" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G82" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H82" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I82" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J82" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10">
+      <c r="A83" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="C83" s="3"/>
+      <c r="D83" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H83" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I83" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="J83" s="6" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85" t="s">
+        <v>21</v>
+      </c>
+      <c r="B85" t="s">
+        <v>107</v>
+      </c>
+      <c r="C85" t="s">
+        <v>22</v>
+      </c>
+      <c r="D85" t="s">
+        <v>23</v>
+      </c>
+      <c r="E85" t="s">
+        <v>5</v>
+      </c>
+      <c r="F85" t="s">
+        <v>108</v>
+      </c>
+      <c r="G85" t="s">
+        <v>7</v>
+      </c>
+      <c r="H85" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86" t="s">
+        <v>9</v>
+      </c>
+      <c r="B86" t="s">
+        <v>18</v>
+      </c>
+      <c r="C86" t="s">
+        <v>24</v>
+      </c>
+      <c r="D86" t="s">
+        <v>25</v>
+      </c>
+      <c r="E86" t="s">
+        <v>26</v>
+      </c>
+      <c r="F86" t="s">
+        <v>27</v>
+      </c>
+      <c r="G86" t="s">
+        <v>8</v>
+      </c>
+      <c r="H86" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10">
+      <c r="A87" t="s">
+        <v>28</v>
+      </c>
+      <c r="B87" t="s">
+        <v>109</v>
+      </c>
+      <c r="C87" t="s">
+        <v>29</v>
+      </c>
+      <c r="D87" t="s">
+        <v>110</v>
+      </c>
+      <c r="E87" t="s">
+        <v>30</v>
+      </c>
+      <c r="F87" t="s">
+        <v>111</v>
+      </c>
+      <c r="G87" t="s">
+        <v>32</v>
+      </c>
+      <c r="H87" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10">
+      <c r="A88" t="s">
+        <v>33</v>
+      </c>
+      <c r="B88" t="s">
+        <v>111</v>
+      </c>
+      <c r="C88" t="s">
+        <v>34</v>
+      </c>
+      <c r="D88" t="s">
+        <v>112</v>
+      </c>
+      <c r="E88" t="s">
+        <v>6</v>
+      </c>
+      <c r="F88" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B90" s="7"/>
+      <c r="C90" s="7"/>
+      <c r="D90" s="7"/>
+      <c r="E90" s="7"/>
+      <c r="F90" s="7"/>
+      <c r="G90" s="7"/>
+      <c r="H90" s="7"/>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="B92" s="8"/>
+      <c r="C92" s="8"/>
+      <c r="D92" s="8"/>
+      <c r="E92" s="8"/>
+      <c r="F92" s="8"/>
+      <c r="G92" s="8"/>
+      <c r="H92" s="8"/>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B93" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C93" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D93" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E93" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F93" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G93" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H93" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G94" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H94" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10">
+      <c r="A95" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="B95" s="12"/>
+      <c r="C95" s="12"/>
+      <c r="D95" s="12"/>
+      <c r="E95" s="12"/>
+      <c r="F95" s="12"/>
+      <c r="G95" s="12"/>
+      <c r="H95" s="12"/>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="B97" s="13"/>
+      <c r="C97" s="13"/>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B98" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C98" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="B99" s="16" t="s">
+        <v>118</v>
+      </c>
+      <c r="C99" s="17" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10">
+      <c r="A101" s="18" t="s">
+        <v>120</v>
+      </c>
+      <c r="B101" s="18"/>
+      <c r="C101" s="18"/>
+      <c r="D101" s="18"/>
+      <c r="E101" s="18"/>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B102" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C102" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D102" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E102" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B103" s="21" t="s">
+        <v>118</v>
+      </c>
+      <c r="C103" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="D103" s="22" t="s">
+        <v>119</v>
+      </c>
+      <c r="E103" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10">
+      <c r="A105" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="B105" s="8"/>
+      <c r="C105" s="8"/>
+      <c r="D105" s="8"/>
+      <c r="E105" s="8"/>
+      <c r="F105" s="8"/>
+      <c r="G105" s="8"/>
+      <c r="H105" s="8"/>
+    </row>
+    <row r="106" spans="1:10">
+      <c r="A106" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B106" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C106" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D106" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E106" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F106" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G106" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H106" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10">
+      <c r="A107" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F107" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G107" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H107" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10">
+      <c r="A108" s="11" t="s">
+        <v>88</v>
+      </c>
+      <c r="B108" s="12"/>
+      <c r="C108" s="12"/>
+      <c r="D108" s="12"/>
+      <c r="E108" s="12"/>
+      <c r="F108" s="12"/>
+      <c r="G108" s="12"/>
+      <c r="H108" s="12"/>
+    </row>
+    <row r="110" spans="1:10">
+      <c r="A110" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="B110" s="13"/>
+      <c r="C110" s="13"/>
+    </row>
+    <row r="111" spans="1:10">
+      <c r="A111" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B111" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C111" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10">
+      <c r="A112" s="16" t="s">
+        <v>123</v>
+      </c>
+      <c r="B112" s="16" t="s">
+        <v>118</v>
+      </c>
+      <c r="C112" s="17" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10">
+      <c r="A114" s="18" t="s">
+        <v>125</v>
+      </c>
+      <c r="B114" s="18"/>
+      <c r="C114" s="18"/>
+      <c r="D114" s="18"/>
+      <c r="E114" s="18"/>
+    </row>
+    <row r="115" spans="1:10">
+      <c r="A115" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B115" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C115" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D115" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E115" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10">
+      <c r="A116" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B116" s="21" t="s">
+        <v>118</v>
+      </c>
+      <c r="C116" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="D116" s="22" t="s">
+        <v>124</v>
+      </c>
+      <c r="E116" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10">
+      <c r="A118" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="B118" s="8"/>
+      <c r="C118" s="8"/>
+      <c r="D118" s="8"/>
+      <c r="E118" s="8"/>
+      <c r="F118" s="8"/>
+      <c r="G118" s="8"/>
+      <c r="H118" s="8"/>
+    </row>
+    <row r="119" spans="1:10">
+      <c r="A119" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B119" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C119" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D119" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E119" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F119" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G119" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H119" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10">
+      <c r="A120" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F120" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G120" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H120" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10">
+      <c r="A121" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="B121" s="12"/>
+      <c r="C121" s="12"/>
+      <c r="D121" s="12"/>
+      <c r="E121" s="12"/>
+      <c r="F121" s="12"/>
+      <c r="G121" s="12"/>
+      <c r="H121" s="12"/>
+    </row>
+    <row r="123" spans="1:10">
+      <c r="A123" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="B123" s="13"/>
+      <c r="C123" s="13"/>
+    </row>
+    <row r="124" spans="1:10">
+      <c r="A124" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B124" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C124" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10">
+      <c r="A125" s="16" t="s">
+        <v>128</v>
+      </c>
+      <c r="B125" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="C125" s="17" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10">
+      <c r="A127" s="18" t="s">
+        <v>130</v>
+      </c>
+      <c r="B127" s="18"/>
+      <c r="C127" s="18"/>
+      <c r="D127" s="18"/>
+      <c r="E127" s="18"/>
+    </row>
+    <row r="128" spans="1:10">
+      <c r="A128" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B128" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C128" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D128" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E128" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10">
+      <c r="A129" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B129" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C129" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="D129" s="22" t="s">
+        <v>129</v>
+      </c>
+      <c r="E129" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10">
+      <c r="A131" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="B131" s="8"/>
+      <c r="C131" s="8"/>
+      <c r="D131" s="8"/>
+      <c r="E131" s="8"/>
+      <c r="F131" s="8"/>
+      <c r="G131" s="8"/>
+      <c r="H131" s="8"/>
+    </row>
+    <row r="132" spans="1:10">
+      <c r="A132" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B132" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C132" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D132" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E132" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F132" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G132" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H132" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10">
+      <c r="A133" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B133" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="D133" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="E133" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F133" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G133" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H133" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10">
+      <c r="A134" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="B134" s="12"/>
+      <c r="C134" s="12"/>
+      <c r="D134" s="12"/>
+      <c r="E134" s="12"/>
+      <c r="F134" s="12"/>
+      <c r="G134" s="12"/>
+      <c r="H134" s="12"/>
+    </row>
+    <row r="136" spans="1:10">
+      <c r="A136" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="B136" s="13"/>
+      <c r="C136" s="13"/>
+    </row>
+    <row r="137" spans="1:10">
+      <c r="A137" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B137" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C137" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10">
+      <c r="A138" s="16" t="s">
+        <v>133</v>
+      </c>
+      <c r="B138" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="C138" s="17" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10">
+      <c r="A140" s="18" t="s">
+        <v>135</v>
+      </c>
+      <c r="B140" s="18"/>
+      <c r="C140" s="18"/>
+      <c r="D140" s="18"/>
+      <c r="E140" s="18"/>
+    </row>
+    <row r="141" spans="1:10">
+      <c r="A141" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B141" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C141" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D141" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E141" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10">
+      <c r="A142" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B142" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C142" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="D142" s="22" t="s">
+        <v>134</v>
+      </c>
+      <c r="E142" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10">
+      <c r="A145" s="23"/>
+    </row>
+    <row r="147" spans="1:10">
+      <c r="A147" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="B147" s="2"/>
+      <c r="C147" s="2"/>
+      <c r="D147" s="2"/>
+      <c r="E147" s="2"/>
+      <c r="F147" s="2"/>
+      <c r="G147" s="2"/>
+      <c r="H147" s="2"/>
+      <c r="I147" s="2"/>
+      <c r="J147" s="2"/>
+    </row>
+    <row r="148" spans="1:10">
+      <c r="A148" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B148" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C148" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D148" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E148" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F148" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G148" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H148" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I148" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J148" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10">
+      <c r="A149" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="B149" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C149" s="3"/>
+      <c r="D149" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="E28" s="3" t="s">
+      <c r="E149" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F149" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G149" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H149" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="I149" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="J149" s="6" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10">
+      <c r="A151" t="s">
+        <v>21</v>
+      </c>
+      <c r="B151" t="s">
+        <v>138</v>
+      </c>
+      <c r="C151" t="s">
+        <v>22</v>
+      </c>
+      <c r="D151" t="s">
+        <v>142</v>
+      </c>
+      <c r="E151" t="s">
+        <v>5</v>
+      </c>
+      <c r="F151" t="s">
+        <v>14</v>
+      </c>
+      <c r="G151" t="s">
+        <v>7</v>
+      </c>
+      <c r="H151" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10">
+      <c r="A152" t="s">
+        <v>9</v>
+      </c>
+      <c r="B152" t="s">
+        <v>139</v>
+      </c>
+      <c r="C152" t="s">
+        <v>24</v>
+      </c>
+      <c r="D152" t="s">
+        <v>25</v>
+      </c>
+      <c r="E152" t="s">
+        <v>26</v>
+      </c>
+      <c r="F152" t="s">
+        <v>27</v>
+      </c>
+      <c r="G152" t="s">
+        <v>8</v>
+      </c>
+      <c r="H152" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10">
+      <c r="A153" t="s">
+        <v>28</v>
+      </c>
+      <c r="B153" t="s">
+        <v>140</v>
+      </c>
+      <c r="C153" t="s">
+        <v>29</v>
+      </c>
+      <c r="D153" t="s">
+        <v>141</v>
+      </c>
+      <c r="E153" t="s">
+        <v>30</v>
+      </c>
+      <c r="F153" t="s">
+        <v>143</v>
+      </c>
+      <c r="G153" t="s">
+        <v>32</v>
+      </c>
+      <c r="H153" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10">
+      <c r="A154" t="s">
+        <v>33</v>
+      </c>
+      <c r="B154" t="s">
+        <v>143</v>
+      </c>
+      <c r="C154" t="s">
+        <v>34</v>
+      </c>
+      <c r="D154" t="s">
+        <v>144</v>
+      </c>
+      <c r="E154" t="s">
+        <v>6</v>
+      </c>
+      <c r="F154" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B156" s="7"/>
+      <c r="C156" s="7"/>
+      <c r="D156" s="7"/>
+      <c r="E156" s="7"/>
+      <c r="F156" s="7"/>
+      <c r="G156" s="7"/>
+      <c r="H156" s="7"/>
+    </row>
+    <row r="158" spans="1:10">
+      <c r="A158" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="B158" s="8"/>
+      <c r="C158" s="8"/>
+      <c r="D158" s="8"/>
+      <c r="E158" s="8"/>
+      <c r="F158" s="8"/>
+      <c r="G158" s="8"/>
+      <c r="H158" s="8"/>
+    </row>
+    <row r="159" spans="1:10">
+      <c r="A159" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B159" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C159" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D159" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E159" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F159" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G159" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H159" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="F28" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G28" s="3" t="s">
+    </row>
+    <row r="160" spans="1:10">
+      <c r="A160" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="B160" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D160" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E160" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="F160" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G160" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H160" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10">
+      <c r="A161" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="B161" s="12"/>
+      <c r="C161" s="12"/>
+      <c r="D161" s="12"/>
+      <c r="E161" s="12"/>
+      <c r="F161" s="12"/>
+      <c r="G161" s="12"/>
+      <c r="H161" s="12"/>
+    </row>
+    <row r="163" spans="1:10">
+      <c r="A163" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="B163" s="13"/>
+      <c r="C163" s="13"/>
+    </row>
+    <row r="164" spans="1:10">
+      <c r="A164" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B164" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C164" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10">
+      <c r="A165" s="16" t="s">
+        <v>150</v>
+      </c>
+      <c r="B165" s="16" t="s">
+        <v>151</v>
+      </c>
+      <c r="C165" s="17" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10">
+      <c r="A167" s="18" t="s">
+        <v>153</v>
+      </c>
+      <c r="B167" s="18"/>
+      <c r="C167" s="18"/>
+      <c r="D167" s="18"/>
+      <c r="E167" s="18"/>
+    </row>
+    <row r="168" spans="1:10">
+      <c r="A168" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B168" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C168" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D168" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E168" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10">
+      <c r="A169" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="B169" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="C169" s="21" t="s">
+        <v>146</v>
+      </c>
+      <c r="D169" s="22" t="s">
+        <v>152</v>
+      </c>
+      <c r="E169" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10">
+      <c r="A171" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="B171" s="8"/>
+      <c r="C171" s="8"/>
+      <c r="D171" s="8"/>
+      <c r="E171" s="8"/>
+      <c r="F171" s="8"/>
+      <c r="G171" s="8"/>
+      <c r="H171" s="8"/>
+    </row>
+    <row r="172" spans="1:10">
+      <c r="A172" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B172" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C172" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D172" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E172" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F172" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G172" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H172" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10">
+      <c r="A173" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B173" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D173" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E173" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="F173" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G173" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H173" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10">
+      <c r="A174" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="B174" s="12"/>
+      <c r="C174" s="12"/>
+      <c r="D174" s="12"/>
+      <c r="E174" s="12"/>
+      <c r="F174" s="12"/>
+      <c r="G174" s="12"/>
+      <c r="H174" s="12"/>
+    </row>
+    <row r="176" spans="1:10">
+      <c r="A176" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="B176" s="13"/>
+      <c r="C176" s="13"/>
+    </row>
+    <row r="177" spans="1:10">
+      <c r="A177" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B177" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C177" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10">
+      <c r="A178" s="16" t="s">
+        <v>155</v>
+      </c>
+      <c r="B178" s="16" t="s">
+        <v>156</v>
+      </c>
+      <c r="C178" s="17" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10">
+      <c r="A180" s="18" t="s">
+        <v>153</v>
+      </c>
+      <c r="B180" s="18"/>
+      <c r="C180" s="18"/>
+      <c r="D180" s="18"/>
+      <c r="E180" s="18"/>
+    </row>
+    <row r="181" spans="1:10">
+      <c r="A181" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B181" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C181" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D181" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E181" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10">
+      <c r="A182" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B182" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C182" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="D182" s="22" t="s">
+        <v>157</v>
+      </c>
+      <c r="E182" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10">
+      <c r="A184" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="B184" s="8"/>
+      <c r="C184" s="8"/>
+      <c r="D184" s="8"/>
+      <c r="E184" s="8"/>
+      <c r="F184" s="8"/>
+      <c r="G184" s="8"/>
+      <c r="H184" s="8"/>
+    </row>
+    <row r="185" spans="1:10">
+      <c r="A185" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B185" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C185" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D185" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E185" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F185" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G185" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H185" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10">
+      <c r="A186" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B186" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C186" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D186" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E186" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="F186" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G186" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H186" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10">
+      <c r="A187" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="B187" s="12"/>
+      <c r="C187" s="12"/>
+      <c r="D187" s="12"/>
+      <c r="E187" s="12"/>
+      <c r="F187" s="12"/>
+      <c r="G187" s="12"/>
+      <c r="H187" s="12"/>
+    </row>
+    <row r="189" spans="1:10">
+      <c r="A189" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="B189" s="13"/>
+      <c r="C189" s="13"/>
+    </row>
+    <row r="190" spans="1:10">
+      <c r="A190" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B190" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C190" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10">
+      <c r="A191" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="B191" s="16" t="s">
+        <v>156</v>
+      </c>
+      <c r="C191" s="17" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10">
+      <c r="A193" s="18" t="s">
+        <v>162</v>
+      </c>
+      <c r="B193" s="18"/>
+      <c r="C193" s="18"/>
+      <c r="D193" s="18"/>
+      <c r="E193" s="18"/>
+    </row>
+    <row r="194" spans="1:10">
+      <c r="A194" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B194" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C194" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D194" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E194" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10">
+      <c r="A195" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B195" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C195" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="D195" s="22" t="s">
+        <v>161</v>
+      </c>
+      <c r="E195" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10">
+      <c r="A198" s="23"/>
+    </row>
+    <row r="200" spans="1:10">
+      <c r="A200" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="B200" s="2"/>
+      <c r="C200" s="2"/>
+      <c r="D200" s="2"/>
+      <c r="E200" s="2"/>
+      <c r="F200" s="2"/>
+      <c r="G200" s="2"/>
+      <c r="H200" s="2"/>
+      <c r="I200" s="2"/>
+      <c r="J200" s="2"/>
+    </row>
+    <row r="201" spans="1:10">
+      <c r="A201" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B201" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C201" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D201" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E201" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F201" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G201" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H201" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I201" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J201" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10">
+      <c r="A202" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="B202" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="C202" s="3"/>
+      <c r="D202" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="E202" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="F202" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="G202" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H28" s="3" t="s">
+      <c r="H202" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I28" s="6" t="s">
+      <c r="I202" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="J202" s="6" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10">
+      <c r="A204" t="s">
+        <v>21</v>
+      </c>
+      <c r="B204" t="s">
+        <v>165</v>
+      </c>
+      <c r="C204" t="s">
+        <v>22</v>
+      </c>
+      <c r="D204" t="s">
+        <v>170</v>
+      </c>
+      <c r="E204" t="s">
+        <v>5</v>
+      </c>
+      <c r="F204" t="s">
+        <v>166</v>
+      </c>
+      <c r="G204" t="s">
+        <v>7</v>
+      </c>
+      <c r="H204" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10">
+      <c r="A205" t="s">
+        <v>9</v>
+      </c>
+      <c r="B205" t="s">
+        <v>18</v>
+      </c>
+      <c r="C205" t="s">
+        <v>24</v>
+      </c>
+      <c r="D205" t="s">
+        <v>171</v>
+      </c>
+      <c r="E205" t="s">
+        <v>26</v>
+      </c>
+      <c r="F205" t="s">
+        <v>27</v>
+      </c>
+      <c r="G205" t="s">
+        <v>8</v>
+      </c>
+      <c r="H205" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10">
+      <c r="A206" t="s">
+        <v>28</v>
+      </c>
+      <c r="B206" t="s">
+        <v>169</v>
+      </c>
+      <c r="C206" t="s">
+        <v>29</v>
+      </c>
+      <c r="D206" t="s">
+        <v>169</v>
+      </c>
+      <c r="E206" t="s">
+        <v>30</v>
+      </c>
+      <c r="F206" t="s">
+        <v>53</v>
+      </c>
+      <c r="G206" t="s">
+        <v>32</v>
+      </c>
+      <c r="H206" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10">
+      <c r="A207" t="s">
+        <v>33</v>
+      </c>
+      <c r="B207" t="s">
+        <v>53</v>
+      </c>
+      <c r="C207" t="s">
+        <v>34</v>
+      </c>
+      <c r="D207" t="s">
+        <v>172</v>
+      </c>
+      <c r="E207" t="s">
+        <v>6</v>
+      </c>
+      <c r="F207" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10">
+      <c r="A210" s="23"/>
+    </row>
+    <row r="212" spans="1:10">
+      <c r="A212" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="B212" s="2"/>
+      <c r="C212" s="2"/>
+      <c r="D212" s="2"/>
+      <c r="E212" s="2"/>
+      <c r="F212" s="2"/>
+      <c r="G212" s="2"/>
+      <c r="H212" s="2"/>
+      <c r="I212" s="2"/>
+      <c r="J212" s="2"/>
+    </row>
+    <row r="213" spans="1:10">
+      <c r="A213" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B213" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C213" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D213" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E213" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F213" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G213" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H213" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I213" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J213" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10">
+      <c r="A214" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="B214" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="C214" s="3"/>
+      <c r="D214" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="E214" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="F214" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="G214" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H214" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="I214" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="J214" s="6" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10">
+      <c r="A216" t="s">
+        <v>21</v>
+      </c>
+      <c r="B216" t="s">
+        <v>176</v>
+      </c>
+      <c r="C216" t="s">
+        <v>22</v>
+      </c>
+      <c r="D216" t="s">
+        <v>180</v>
+      </c>
+      <c r="E216" t="s">
+        <v>5</v>
+      </c>
+      <c r="F216" t="s">
+        <v>181</v>
+      </c>
+      <c r="G216" t="s">
+        <v>7</v>
+      </c>
+      <c r="H216" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10">
+      <c r="A217" t="s">
+        <v>9</v>
+      </c>
+      <c r="B217" t="s">
+        <v>139</v>
+      </c>
+      <c r="C217" t="s">
+        <v>24</v>
+      </c>
+      <c r="D217" t="s">
+        <v>171</v>
+      </c>
+      <c r="E217" t="s">
+        <v>26</v>
+      </c>
+      <c r="F217" t="s">
+        <v>27</v>
+      </c>
+      <c r="G217" t="s">
+        <v>8</v>
+      </c>
+      <c r="H217" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10">
+      <c r="A218" t="s">
+        <v>28</v>
+      </c>
+      <c r="B218" t="s">
+        <v>179</v>
+      </c>
+      <c r="C218" t="s">
+        <v>29</v>
+      </c>
+      <c r="D218" t="s">
+        <v>179</v>
+      </c>
+      <c r="E218" t="s">
+        <v>30</v>
+      </c>
+      <c r="F218" t="s">
+        <v>182</v>
+      </c>
+      <c r="G218" t="s">
+        <v>32</v>
+      </c>
+      <c r="H218" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10">
+      <c r="A219" t="s">
+        <v>33</v>
+      </c>
+      <c r="B219" t="s">
+        <v>182</v>
+      </c>
+      <c r="C219" t="s">
+        <v>34</v>
+      </c>
+      <c r="D219" t="s">
+        <v>183</v>
+      </c>
+      <c r="E219" t="s">
+        <v>6</v>
+      </c>
+      <c r="F219" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10">
+      <c r="A221" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B221" s="7"/>
+      <c r="C221" s="7"/>
+      <c r="D221" s="7"/>
+      <c r="E221" s="7"/>
+      <c r="F221" s="7"/>
+      <c r="G221" s="7"/>
+      <c r="H221" s="7"/>
+    </row>
+    <row r="223" spans="1:10">
+      <c r="A223" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="B223" s="8"/>
+      <c r="C223" s="8"/>
+      <c r="D223" s="8"/>
+      <c r="E223" s="8"/>
+      <c r="F223" s="8"/>
+      <c r="G223" s="8"/>
+      <c r="H223" s="8"/>
+    </row>
+    <row r="224" spans="1:10">
+      <c r="A224" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B224" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C224" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D224" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E224" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F224" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G224" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H224" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10">
+      <c r="A225" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="B225" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="C225" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="D225" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E225" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="F225" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G225" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H225" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10">
+      <c r="A226" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="B226" s="12"/>
+      <c r="C226" s="12"/>
+      <c r="D226" s="12"/>
+      <c r="E226" s="12"/>
+      <c r="F226" s="12"/>
+      <c r="G226" s="12"/>
+      <c r="H226" s="12"/>
+    </row>
+    <row r="228" spans="1:10">
+      <c r="A228" s="13" t="s">
+        <v>190</v>
+      </c>
+      <c r="B228" s="13"/>
+      <c r="C228" s="13"/>
+    </row>
+    <row r="229" spans="1:10">
+      <c r="A229" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B229" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C229" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10">
+      <c r="A230" s="16" t="s">
+        <v>191</v>
+      </c>
+      <c r="B230" s="16" t="s">
+        <v>192</v>
+      </c>
+      <c r="C230" s="17" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10">
+      <c r="A232" s="18" t="s">
+        <v>194</v>
+      </c>
+      <c r="B232" s="18"/>
+      <c r="C232" s="18"/>
+      <c r="D232" s="18"/>
+      <c r="E232" s="18"/>
+    </row>
+    <row r="233" spans="1:10">
+      <c r="A233" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B233" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C233" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D233" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E233" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10">
+      <c r="A234" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B234" s="21" t="s">
+        <v>192</v>
+      </c>
+      <c r="C234" s="21" t="s">
+        <v>186</v>
+      </c>
+      <c r="D234" s="22" t="s">
+        <v>193</v>
+      </c>
+      <c r="E234" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="236" spans="1:10">
+      <c r="A236" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B236" s="8"/>
+      <c r="C236" s="8"/>
+      <c r="D236" s="8"/>
+      <c r="E236" s="8"/>
+      <c r="F236" s="8"/>
+      <c r="G236" s="8"/>
+      <c r="H236" s="8"/>
+    </row>
+    <row r="237" spans="1:10">
+      <c r="A237" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B237" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C237" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D237" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E237" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F237" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G237" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H237" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="238" spans="1:10">
+      <c r="A238" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="B238" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="C238" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="D238" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E238" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="F238" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G238" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H238" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10">
+      <c r="A239" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="B239" s="12"/>
+      <c r="C239" s="12"/>
+      <c r="D239" s="12"/>
+      <c r="E239" s="12"/>
+      <c r="F239" s="12"/>
+      <c r="G239" s="12"/>
+      <c r="H239" s="12"/>
+    </row>
+    <row r="241" spans="1:10">
+      <c r="A241" s="13" t="s">
+        <v>196</v>
+      </c>
+      <c r="B241" s="13"/>
+      <c r="C241" s="13"/>
+    </row>
+    <row r="242" spans="1:10">
+      <c r="A242" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B242" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C242" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="243" spans="1:10">
+      <c r="A243" s="16" t="s">
+        <v>197</v>
+      </c>
+      <c r="B243" s="16" t="s">
+        <v>198</v>
+      </c>
+      <c r="C243" s="17" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="245" spans="1:10">
+      <c r="A245" s="18" t="s">
+        <v>200</v>
+      </c>
+      <c r="B245" s="18"/>
+      <c r="C245" s="18"/>
+      <c r="D245" s="18"/>
+      <c r="E245" s="18"/>
+    </row>
+    <row r="246" spans="1:10">
+      <c r="A246" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B246" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C246" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D246" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E246" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="247" spans="1:10">
+      <c r="A247" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B247" s="21" t="s">
+        <v>198</v>
+      </c>
+      <c r="C247" s="21" t="s">
+        <v>186</v>
+      </c>
+      <c r="D247" s="22" t="s">
+        <v>199</v>
+      </c>
+      <c r="E247" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10">
+      <c r="A250" s="23"/>
+    </row>
+    <row r="252" spans="1:10">
+      <c r="A252" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="B252" s="2"/>
+      <c r="C252" s="2"/>
+      <c r="D252" s="2"/>
+      <c r="E252" s="2"/>
+      <c r="F252" s="2"/>
+      <c r="G252" s="2"/>
+      <c r="H252" s="2"/>
+      <c r="I252" s="2"/>
+      <c r="J252" s="2"/>
+    </row>
+    <row r="253" spans="1:10">
+      <c r="A253" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B253" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C253" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D253" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E253" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F253" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G253" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H253" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I253" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J253" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="254" spans="1:10">
+      <c r="A254" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="B254" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="C254" s="3"/>
+      <c r="D254" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="E254" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="F254" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="G254" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H254" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="I254" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="J254" s="6" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="256" spans="1:10">
+      <c r="A256" t="s">
+        <v>21</v>
+      </c>
+      <c r="B256" t="s">
+        <v>202</v>
+      </c>
+      <c r="C256" t="s">
+        <v>22</v>
+      </c>
+      <c r="D256" t="s">
+        <v>204</v>
+      </c>
+      <c r="E256" t="s">
+        <v>5</v>
+      </c>
+      <c r="F256" t="s">
+        <v>166</v>
+      </c>
+      <c r="G256" t="s">
+        <v>7</v>
+      </c>
+      <c r="H256" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="257" spans="1:10">
+      <c r="A257" t="s">
+        <v>9</v>
+      </c>
+      <c r="B257" t="s">
+        <v>139</v>
+      </c>
+      <c r="C257" t="s">
+        <v>24</v>
+      </c>
+      <c r="D257" t="s">
+        <v>205</v>
+      </c>
+      <c r="E257" t="s">
+        <v>26</v>
+      </c>
+      <c r="F257" t="s">
+        <v>27</v>
+      </c>
+      <c r="G257" t="s">
+        <v>8</v>
+      </c>
+      <c r="H257" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10">
+      <c r="A258" t="s">
+        <v>28</v>
+      </c>
+      <c r="B258" t="s">
+        <v>140</v>
+      </c>
+      <c r="C258" t="s">
+        <v>29</v>
+      </c>
+      <c r="D258" t="s">
+        <v>140</v>
+      </c>
+      <c r="E258" t="s">
+        <v>30</v>
+      </c>
+      <c r="F258" t="s">
+        <v>206</v>
+      </c>
+      <c r="G258" t="s">
+        <v>32</v>
+      </c>
+      <c r="H258" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="259" spans="1:10">
+      <c r="A259" t="s">
+        <v>33</v>
+      </c>
+      <c r="B259" t="s">
+        <v>206</v>
+      </c>
+      <c r="C259" t="s">
+        <v>34</v>
+      </c>
+      <c r="D259" t="s">
+        <v>207</v>
+      </c>
+      <c r="E259" t="s">
+        <v>6</v>
+      </c>
+      <c r="F259" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="261" spans="1:10">
+      <c r="A261" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B261" s="7"/>
+      <c r="C261" s="7"/>
+      <c r="D261" s="7"/>
+      <c r="E261" s="7"/>
+      <c r="F261" s="7"/>
+      <c r="G261" s="7"/>
+      <c r="H261" s="7"/>
+    </row>
+    <row r="263" spans="1:10">
+      <c r="A263" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="B263" s="8"/>
+      <c r="C263" s="8"/>
+      <c r="D263" s="8"/>
+      <c r="E263" s="8"/>
+      <c r="F263" s="8"/>
+      <c r="G263" s="8"/>
+      <c r="H263" s="8"/>
+    </row>
+    <row r="264" spans="1:10">
+      <c r="A264" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B264" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C264" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D264" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E264" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F264" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G264" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H264" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="265" spans="1:10">
+      <c r="A265" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="B265" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="C265" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D265" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E265" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="F265" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G265" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H265" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="266" spans="1:10">
+      <c r="A266" s="11" t="s">
+        <v>213</v>
+      </c>
+      <c r="B266" s="12"/>
+      <c r="C266" s="12"/>
+      <c r="D266" s="12"/>
+      <c r="E266" s="12"/>
+      <c r="F266" s="12"/>
+      <c r="G266" s="12"/>
+      <c r="H266" s="12"/>
+    </row>
+    <row r="268" spans="1:10">
+      <c r="A268" s="13" t="s">
+        <v>214</v>
+      </c>
+      <c r="B268" s="13"/>
+      <c r="C268" s="13"/>
+    </row>
+    <row r="269" spans="1:10">
+      <c r="A269" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B269" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C269" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="270" spans="1:10">
+      <c r="A270" s="16" t="s">
+        <v>215</v>
+      </c>
+      <c r="B270" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="C270" s="17" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="272" spans="1:10">
+      <c r="A272" s="18" t="s">
+        <v>217</v>
+      </c>
+      <c r="B272" s="18"/>
+      <c r="C272" s="18"/>
+      <c r="D272" s="18"/>
+      <c r="E272" s="18"/>
+    </row>
+    <row r="273" spans="1:10">
+      <c r="A273" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B273" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C273" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D273" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E273" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="274" spans="1:10">
+      <c r="A274" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B274" s="21" t="s">
+        <v>218</v>
+      </c>
+      <c r="C274" s="21" t="s">
+        <v>210</v>
+      </c>
+      <c r="D274" s="22" t="s">
+        <v>216</v>
+      </c>
+      <c r="E274" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="276" spans="1:10">
+      <c r="A276" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="B276" s="8"/>
+      <c r="C276" s="8"/>
+      <c r="D276" s="8"/>
+      <c r="E276" s="8"/>
+      <c r="F276" s="8"/>
+      <c r="G276" s="8"/>
+      <c r="H276" s="8"/>
+    </row>
+    <row r="277" spans="1:10">
+      <c r="A277" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B277" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C277" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D277" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E277" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F277" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G277" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H277" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10">
+      <c r="A278" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="B278" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="C278" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D278" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E278" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="F278" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G278" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H278" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="279" spans="1:10">
+      <c r="A279" s="11" t="s">
+        <v>220</v>
+      </c>
+      <c r="B279" s="12"/>
+      <c r="C279" s="12"/>
+      <c r="D279" s="12"/>
+      <c r="E279" s="12"/>
+      <c r="F279" s="12"/>
+      <c r="G279" s="12"/>
+      <c r="H279" s="12"/>
+    </row>
+    <row r="281" spans="1:10">
+      <c r="A281" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="B281" s="13"/>
+      <c r="C281" s="13"/>
+    </row>
+    <row r="282" spans="1:10">
+      <c r="A282" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B282" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C282" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="283" spans="1:10">
+      <c r="A283" s="16" t="s">
+        <v>222</v>
+      </c>
+      <c r="B283" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="C283" s="17" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="285" spans="1:10">
+      <c r="A285" s="18" t="s">
+        <v>224</v>
+      </c>
+      <c r="B285" s="18"/>
+      <c r="C285" s="18"/>
+      <c r="D285" s="18"/>
+      <c r="E285" s="18"/>
+    </row>
+    <row r="286" spans="1:10">
+      <c r="A286" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B286" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C286" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D286" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E286" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10">
+      <c r="A287" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B287" s="21" t="s">
+        <v>218</v>
+      </c>
+      <c r="C287" s="21" t="s">
+        <v>210</v>
+      </c>
+      <c r="D287" s="22" t="s">
+        <v>223</v>
+      </c>
+      <c r="E287" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="289" spans="1:10">
+      <c r="A289" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="B289" s="8"/>
+      <c r="C289" s="8"/>
+      <c r="D289" s="8"/>
+      <c r="E289" s="8"/>
+      <c r="F289" s="8"/>
+      <c r="G289" s="8"/>
+      <c r="H289" s="8"/>
+    </row>
+    <row r="290" spans="1:10">
+      <c r="A290" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B290" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C290" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D290" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E290" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F290" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G290" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H290" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="291" spans="1:10">
+      <c r="A291" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="B291" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="C291" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D291" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E291" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="F291" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G291" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H291" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="292" spans="1:10">
+      <c r="A292" s="11" t="s">
+        <v>229</v>
+      </c>
+      <c r="B292" s="12"/>
+      <c r="C292" s="12"/>
+      <c r="D292" s="12"/>
+      <c r="E292" s="12"/>
+      <c r="F292" s="12"/>
+      <c r="G292" s="12"/>
+      <c r="H292" s="12"/>
+    </row>
+    <row r="294" spans="1:10">
+      <c r="A294" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="B294" s="13"/>
+      <c r="C294" s="13"/>
+    </row>
+    <row r="295" spans="1:10">
+      <c r="A295" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B295" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C295" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="296" spans="1:10">
+      <c r="A296" s="16" t="s">
+        <v>231</v>
+      </c>
+      <c r="B296" s="16" t="s">
+        <v>232</v>
+      </c>
+      <c r="C296" s="17" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="298" spans="1:10">
+      <c r="A298" s="18" t="s">
+        <v>234</v>
+      </c>
+      <c r="B298" s="18"/>
+      <c r="C298" s="18"/>
+      <c r="D298" s="18"/>
+      <c r="E298" s="18"/>
+    </row>
+    <row r="299" spans="1:10">
+      <c r="A299" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B299" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C299" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D299" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E299" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="300" spans="1:10">
+      <c r="A300" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B300" s="21" t="s">
+        <v>235</v>
+      </c>
+      <c r="C300" s="21" t="s">
+        <v>226</v>
+      </c>
+      <c r="D300" s="22" t="s">
+        <v>233</v>
+      </c>
+      <c r="E300" s="21" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="302" spans="1:10">
+      <c r="A302" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="B302" s="8"/>
+      <c r="C302" s="8"/>
+      <c r="D302" s="8"/>
+      <c r="E302" s="8"/>
+      <c r="F302" s="8"/>
+      <c r="G302" s="8"/>
+      <c r="H302" s="8"/>
+    </row>
+    <row r="303" spans="1:10">
+      <c r="A303" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B303" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C303" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D303" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E303" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F303" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G303" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H303" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="304" spans="1:10">
+      <c r="A304" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="B304" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="C304" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D304" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E304" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="F304" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G304" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H304" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="305" spans="1:10">
+      <c r="A305" s="11" t="s">
+        <v>229</v>
+      </c>
+      <c r="B305" s="12"/>
+      <c r="C305" s="12"/>
+      <c r="D305" s="12"/>
+      <c r="E305" s="12"/>
+      <c r="F305" s="12"/>
+      <c r="G305" s="12"/>
+      <c r="H305" s="12"/>
+    </row>
+    <row r="307" spans="1:10">
+      <c r="A307" s="13" t="s">
+        <v>237</v>
+      </c>
+      <c r="B307" s="13"/>
+      <c r="C307" s="13"/>
+    </row>
+    <row r="308" spans="1:10">
+      <c r="A308" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B308" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C308" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="309" spans="1:10">
+      <c r="A309" s="16" t="s">
+        <v>238</v>
+      </c>
+      <c r="B309" s="16" t="s">
+        <v>232</v>
+      </c>
+      <c r="C309" s="17" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="311" spans="1:10">
+      <c r="A311" s="18" t="s">
+        <v>240</v>
+      </c>
+      <c r="B311" s="18"/>
+      <c r="C311" s="18"/>
+      <c r="D311" s="18"/>
+      <c r="E311" s="18"/>
+    </row>
+    <row r="312" spans="1:10">
+      <c r="A312" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B312" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C312" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D312" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E312" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="313" spans="1:10">
+      <c r="A313" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B313" s="21" t="s">
+        <v>235</v>
+      </c>
+      <c r="C313" s="21" t="s">
+        <v>226</v>
+      </c>
+      <c r="D313" s="22" t="s">
+        <v>239</v>
+      </c>
+      <c r="E313" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10">
+      <c r="A316" s="23"/>
+    </row>
+    <row r="318" spans="1:10">
+      <c r="A318" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="B318" s="2"/>
+      <c r="C318" s="2"/>
+      <c r="D318" s="2"/>
+      <c r="E318" s="2"/>
+      <c r="F318" s="2"/>
+      <c r="G318" s="2"/>
+      <c r="H318" s="2"/>
+      <c r="I318" s="2"/>
+      <c r="J318" s="2"/>
+    </row>
+    <row r="319" spans="1:10">
+      <c r="A319" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B319" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C319" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D319" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E319" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F319" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G319" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H319" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I319" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J319" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10">
+      <c r="A320" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="B320" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="C320" s="3"/>
+      <c r="D320" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="E320" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="F320" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="G320" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H320" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="I320" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="J320" s="6" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="322" spans="1:10">
+      <c r="A322" t="s">
+        <v>21</v>
+      </c>
+      <c r="B322" t="s">
+        <v>165</v>
+      </c>
+      <c r="C322" t="s">
+        <v>22</v>
+      </c>
+      <c r="D322" t="s">
+        <v>245</v>
+      </c>
+      <c r="E322" t="s">
+        <v>5</v>
+      </c>
+      <c r="F322" t="s">
+        <v>181</v>
+      </c>
+      <c r="G322" t="s">
+        <v>7</v>
+      </c>
+      <c r="H322" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="323" spans="1:10">
+      <c r="A323" t="s">
+        <v>9</v>
+      </c>
+      <c r="B323" t="s">
+        <v>139</v>
+      </c>
+      <c r="C323" t="s">
+        <v>24</v>
+      </c>
+      <c r="D323" t="s">
+        <v>171</v>
+      </c>
+      <c r="E323" t="s">
+        <v>26</v>
+      </c>
+      <c r="F323" t="s">
+        <v>27</v>
+      </c>
+      <c r="G323" t="s">
+        <v>8</v>
+      </c>
+      <c r="H323" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10">
+      <c r="A324" t="s">
+        <v>28</v>
+      </c>
+      <c r="B324" t="s">
+        <v>244</v>
+      </c>
+      <c r="C324" t="s">
+        <v>29</v>
+      </c>
+      <c r="D324" t="s">
+        <v>244</v>
+      </c>
+      <c r="E324" t="s">
+        <v>30</v>
+      </c>
+      <c r="F324" t="s">
+        <v>246</v>
+      </c>
+      <c r="G324" t="s">
+        <v>32</v>
+      </c>
+      <c r="H324" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10">
+      <c r="A325" t="s">
+        <v>33</v>
+      </c>
+      <c r="B325" t="s">
+        <v>246</v>
+      </c>
+      <c r="C325" t="s">
+        <v>34</v>
+      </c>
+      <c r="D325" t="s">
+        <v>247</v>
+      </c>
+      <c r="E325" t="s">
+        <v>6</v>
+      </c>
+      <c r="F325" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10">
+      <c r="A327" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B327" s="7"/>
+      <c r="C327" s="7"/>
+      <c r="D327" s="7"/>
+      <c r="E327" s="7"/>
+      <c r="F327" s="7"/>
+      <c r="G327" s="7"/>
+      <c r="H327" s="7"/>
+    </row>
+    <row r="329" spans="1:10">
+      <c r="A329" s="8" t="s">
+        <v>249</v>
+      </c>
+      <c r="B329" s="8"/>
+      <c r="C329" s="8"/>
+      <c r="D329" s="8"/>
+      <c r="E329" s="8"/>
+      <c r="F329" s="8"/>
+      <c r="G329" s="8"/>
+      <c r="H329" s="8"/>
+    </row>
+    <row r="330" spans="1:10">
+      <c r="A330" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B330" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C330" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D330" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E330" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F330" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G330" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H330" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10">
+      <c r="A331" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="B331" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="C331" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D331" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E331" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="F331" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G331" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H331" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10">
+      <c r="A332" s="11" t="s">
+        <v>253</v>
+      </c>
+      <c r="B332" s="12"/>
+      <c r="C332" s="12"/>
+      <c r="D332" s="12"/>
+      <c r="E332" s="12"/>
+      <c r="F332" s="12"/>
+      <c r="G332" s="12"/>
+      <c r="H332" s="12"/>
+    </row>
+    <row r="334" spans="1:10">
+      <c r="A334" s="13" t="s">
+        <v>254</v>
+      </c>
+      <c r="B334" s="13"/>
+      <c r="C334" s="13"/>
+    </row>
+    <row r="335" spans="1:10">
+      <c r="A335" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B335" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C335" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10">
+      <c r="A336" s="16" t="s">
+        <v>255</v>
+      </c>
+      <c r="B336" s="16" t="s">
+        <v>256</v>
+      </c>
+      <c r="C336" s="17" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="338" spans="1:10">
+      <c r="A338" s="18" t="s">
+        <v>258</v>
+      </c>
+      <c r="B338" s="18"/>
+      <c r="C338" s="18"/>
+      <c r="D338" s="18"/>
+      <c r="E338" s="18"/>
+    </row>
+    <row r="339" spans="1:10">
+      <c r="A339" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B339" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C339" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D339" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E339" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="340" spans="1:10">
+      <c r="A340" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B340" s="21" t="s">
+        <v>259</v>
+      </c>
+      <c r="C340" s="21" t="s">
+        <v>250</v>
+      </c>
+      <c r="D340" s="22" t="s">
+        <v>257</v>
+      </c>
+      <c r="E340" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="342" spans="1:10">
+      <c r="A342" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="B342" s="8"/>
+      <c r="C342" s="8"/>
+      <c r="D342" s="8"/>
+      <c r="E342" s="8"/>
+      <c r="F342" s="8"/>
+      <c r="G342" s="8"/>
+      <c r="H342" s="8"/>
+    </row>
+    <row r="343" spans="1:10">
+      <c r="A343" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B343" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C343" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D343" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E343" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F343" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G343" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H343" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="344" spans="1:10">
+      <c r="A344" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="B344" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="C344" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D344" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E344" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="F344" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G344" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H344" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="345" spans="1:10">
+      <c r="A345" s="11" t="s">
+        <v>261</v>
+      </c>
+      <c r="B345" s="12"/>
+      <c r="C345" s="12"/>
+      <c r="D345" s="12"/>
+      <c r="E345" s="12"/>
+      <c r="F345" s="12"/>
+      <c r="G345" s="12"/>
+      <c r="H345" s="12"/>
+    </row>
+    <row r="347" spans="1:10">
+      <c r="A347" s="13" t="s">
+        <v>262</v>
+      </c>
+      <c r="B347" s="13"/>
+      <c r="C347" s="13"/>
+    </row>
+    <row r="348" spans="1:10">
+      <c r="A348" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B348" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C348" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="349" spans="1:10">
+      <c r="A349" s="16" t="s">
+        <v>263</v>
+      </c>
+      <c r="B349" s="16" t="s">
+        <v>256</v>
+      </c>
+      <c r="C349" s="17" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="351" spans="1:10">
+      <c r="A351" s="18" t="s">
+        <v>265</v>
+      </c>
+      <c r="B351" s="18"/>
+      <c r="C351" s="18"/>
+      <c r="D351" s="18"/>
+      <c r="E351" s="18"/>
+    </row>
+    <row r="352" spans="1:10">
+      <c r="A352" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B352" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C352" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D352" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E352" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="353" spans="1:10">
+      <c r="A353" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B353" s="21" t="s">
+        <v>259</v>
+      </c>
+      <c r="C353" s="21" t="s">
+        <v>250</v>
+      </c>
+      <c r="D353" s="22" t="s">
+        <v>264</v>
+      </c>
+      <c r="E353" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="355" spans="1:10">
+      <c r="A355" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="B355" s="8"/>
+      <c r="C355" s="8"/>
+      <c r="D355" s="8"/>
+      <c r="E355" s="8"/>
+      <c r="F355" s="8"/>
+      <c r="G355" s="8"/>
+      <c r="H355" s="8"/>
+    </row>
+    <row r="356" spans="1:10">
+      <c r="A356" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B356" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C356" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D356" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E356" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F356" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G356" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H356" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="357" spans="1:10">
+      <c r="A357" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="B357" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="C357" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D357" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E357" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="F357" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G357" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H357" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="358" spans="1:10">
+      <c r="A358" s="11" t="s">
+        <v>267</v>
+      </c>
+      <c r="B358" s="12"/>
+      <c r="C358" s="12"/>
+      <c r="D358" s="12"/>
+      <c r="E358" s="12"/>
+      <c r="F358" s="12"/>
+      <c r="G358" s="12"/>
+      <c r="H358" s="12"/>
+    </row>
+    <row r="360" spans="1:10">
+      <c r="A360" s="13" t="s">
+        <v>268</v>
+      </c>
+      <c r="B360" s="13"/>
+      <c r="C360" s="13"/>
+    </row>
+    <row r="361" spans="1:10">
+      <c r="A361" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B361" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C361" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="362" spans="1:10">
+      <c r="A362" s="16" t="s">
+        <v>269</v>
+      </c>
+      <c r="B362" s="16" t="s">
+        <v>256</v>
+      </c>
+      <c r="C362" s="17" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="364" spans="1:10">
+      <c r="A364" s="18" t="s">
+        <v>271</v>
+      </c>
+      <c r="B364" s="18"/>
+      <c r="C364" s="18"/>
+      <c r="D364" s="18"/>
+      <c r="E364" s="18"/>
+    </row>
+    <row r="365" spans="1:10">
+      <c r="A365" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B365" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C365" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D365" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E365" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="366" spans="1:10">
+      <c r="A366" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B366" s="21" t="s">
+        <v>259</v>
+      </c>
+      <c r="C366" s="21" t="s">
+        <v>250</v>
+      </c>
+      <c r="D366" s="22" t="s">
+        <v>270</v>
+      </c>
+      <c r="E366" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="368" spans="1:10">
+      <c r="A368" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="B368" s="8"/>
+      <c r="C368" s="8"/>
+      <c r="D368" s="8"/>
+      <c r="E368" s="8"/>
+      <c r="F368" s="8"/>
+      <c r="G368" s="8"/>
+      <c r="H368" s="8"/>
+    </row>
+    <row r="369" spans="1:10">
+      <c r="A369" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B369" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C369" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D369" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E369" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F369" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G369" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H369" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="370" spans="1:10">
+      <c r="A370" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="B370" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="C370" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D370" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E370" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="F370" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G370" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H370" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="371" spans="1:10">
+      <c r="A371" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="B371" s="12"/>
+      <c r="C371" s="12"/>
+      <c r="D371" s="12"/>
+      <c r="E371" s="12"/>
+      <c r="F371" s="12"/>
+      <c r="G371" s="12"/>
+      <c r="H371" s="12"/>
+    </row>
+    <row r="373" spans="1:10">
+      <c r="A373" s="13" t="s">
+        <v>273</v>
+      </c>
+      <c r="B373" s="13"/>
+      <c r="C373" s="13"/>
+    </row>
+    <row r="374" spans="1:10">
+      <c r="A374" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B374" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C374" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="375" spans="1:10">
+      <c r="A375" s="16" t="s">
+        <v>274</v>
+      </c>
+      <c r="B375" s="16" t="s">
+        <v>256</v>
+      </c>
+      <c r="C375" s="17" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="377" spans="1:10">
+      <c r="A377" s="18" t="s">
+        <v>276</v>
+      </c>
+      <c r="B377" s="18"/>
+      <c r="C377" s="18"/>
+      <c r="D377" s="18"/>
+      <c r="E377" s="18"/>
+    </row>
+    <row r="378" spans="1:10">
+      <c r="A378" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B378" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C378" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D378" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E378" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="379" spans="1:10">
+      <c r="A379" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B379" s="21" t="s">
+        <v>259</v>
+      </c>
+      <c r="C379" s="21" t="s">
+        <v>250</v>
+      </c>
+      <c r="D379" s="22" t="s">
+        <v>275</v>
+      </c>
+      <c r="E379" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10">
+      <c r="A381" s="8" t="s">
+        <v>277</v>
+      </c>
+      <c r="B381" s="8"/>
+      <c r="C381" s="8"/>
+      <c r="D381" s="8"/>
+      <c r="E381" s="8"/>
+      <c r="F381" s="8"/>
+      <c r="G381" s="8"/>
+      <c r="H381" s="8"/>
+    </row>
+    <row r="382" spans="1:10">
+      <c r="A382" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B382" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C382" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D382" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E382" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F382" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G382" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H382" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="383" spans="1:10">
+      <c r="A383" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="B383" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="C383" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D383" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E383" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="F383" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G383" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H383" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="384" spans="1:10">
+      <c r="A384" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="B384" s="12"/>
+      <c r="C384" s="12"/>
+      <c r="D384" s="12"/>
+      <c r="E384" s="12"/>
+      <c r="F384" s="12"/>
+      <c r="G384" s="12"/>
+      <c r="H384" s="12"/>
+    </row>
+    <row r="386" spans="1:10">
+      <c r="A386" s="13" t="s">
+        <v>278</v>
+      </c>
+      <c r="B386" s="13"/>
+      <c r="C386" s="13"/>
+    </row>
+    <row r="387" spans="1:10">
+      <c r="A387" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B387" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C387" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="388" spans="1:10">
+      <c r="A388" s="16" t="s">
+        <v>279</v>
+      </c>
+      <c r="B388" s="16" t="s">
+        <v>256</v>
+      </c>
+      <c r="C388" s="17" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="390" spans="1:10">
+      <c r="A390" s="18" t="s">
+        <v>281</v>
+      </c>
+      <c r="B390" s="18"/>
+      <c r="C390" s="18"/>
+      <c r="D390" s="18"/>
+      <c r="E390" s="18"/>
+    </row>
+    <row r="391" spans="1:10">
+      <c r="A391" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B391" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C391" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D391" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E391" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="392" spans="1:10">
+      <c r="A392" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B392" s="21" t="s">
+        <v>259</v>
+      </c>
+      <c r="C392" s="21" t="s">
+        <v>250</v>
+      </c>
+      <c r="D392" s="22" t="s">
+        <v>280</v>
+      </c>
+      <c r="E392" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="395" spans="1:10">
+      <c r="A395" s="23"/>
+    </row>
+    <row r="397" spans="1:10">
+      <c r="A397" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="B397" s="2"/>
+      <c r="C397" s="2"/>
+      <c r="D397" s="2"/>
+      <c r="E397" s="2"/>
+      <c r="F397" s="2"/>
+      <c r="G397" s="2"/>
+      <c r="H397" s="2"/>
+      <c r="I397" s="2"/>
+      <c r="J397" s="2"/>
+    </row>
+    <row r="398" spans="1:10">
+      <c r="A398" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B398" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C398" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D398" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E398" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F398" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G398" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H398" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I398" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J398" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="399" spans="1:10">
+      <c r="A399" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="B399" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="C399" s="3"/>
+      <c r="D399" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="E399" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="F399" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="G399" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H399" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="I399" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="J399" s="6" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="401" spans="1:10">
+      <c r="A401" t="s">
+        <v>21</v>
+      </c>
+      <c r="B401" t="s">
+        <v>284</v>
+      </c>
+      <c r="C401" t="s">
+        <v>22</v>
+      </c>
+      <c r="D401" t="s">
+        <v>287</v>
+      </c>
+      <c r="E401" t="s">
+        <v>5</v>
+      </c>
+      <c r="F401" t="s">
+        <v>166</v>
+      </c>
+      <c r="G401" t="s">
+        <v>7</v>
+      </c>
+      <c r="H401" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="402" spans="1:10">
+      <c r="A402" t="s">
+        <v>9</v>
+      </c>
+      <c r="B402" t="s">
+        <v>139</v>
+      </c>
+      <c r="C402" t="s">
+        <v>24</v>
+      </c>
+      <c r="D402" t="s">
+        <v>205</v>
+      </c>
+      <c r="E402" t="s">
+        <v>26</v>
+      </c>
+      <c r="F402" t="s">
+        <v>27</v>
+      </c>
+      <c r="G402" t="s">
+        <v>8</v>
+      </c>
+      <c r="H402" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="403" spans="1:10">
+      <c r="A403" t="s">
+        <v>28</v>
+      </c>
+      <c r="B403" t="s">
+        <v>286</v>
+      </c>
+      <c r="C403" t="s">
+        <v>29</v>
+      </c>
+      <c r="D403" t="s">
+        <v>286</v>
+      </c>
+      <c r="E403" t="s">
+        <v>30</v>
+      </c>
+      <c r="F403" t="s">
+        <v>288</v>
+      </c>
+      <c r="G403" t="s">
+        <v>32</v>
+      </c>
+      <c r="H403" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="404" spans="1:10">
+      <c r="A404" t="s">
+        <v>33</v>
+      </c>
+      <c r="B404" t="s">
+        <v>288</v>
+      </c>
+      <c r="C404" t="s">
+        <v>34</v>
+      </c>
+      <c r="D404" t="s">
+        <v>289</v>
+      </c>
+      <c r="E404" t="s">
+        <v>6</v>
+      </c>
+      <c r="F404" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="406" spans="1:10">
+      <c r="A406" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B406" s="7"/>
+      <c r="C406" s="7"/>
+      <c r="D406" s="7"/>
+      <c r="E406" s="7"/>
+      <c r="F406" s="7"/>
+      <c r="G406" s="7"/>
+      <c r="H406" s="7"/>
+    </row>
+    <row r="408" spans="1:10">
+      <c r="A408" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="B408" s="8"/>
+      <c r="C408" s="8"/>
+      <c r="D408" s="8"/>
+      <c r="E408" s="8"/>
+      <c r="F408" s="8"/>
+      <c r="G408" s="8"/>
+      <c r="H408" s="8"/>
+    </row>
+    <row r="409" spans="1:10">
+      <c r="A409" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B409" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C409" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D409" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E409" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F409" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G409" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H409" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="410" spans="1:10">
+      <c r="A410" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="B410" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="C410" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="D410" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E410" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="F410" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G410" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H410" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="411" spans="1:10">
+      <c r="A411" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="B411" s="12"/>
+      <c r="C411" s="12"/>
+      <c r="D411" s="12"/>
+      <c r="E411" s="12"/>
+      <c r="F411" s="12"/>
+      <c r="G411" s="12"/>
+      <c r="H411" s="12"/>
+    </row>
+    <row r="413" spans="1:10">
+      <c r="A413" s="13" t="s">
+        <v>296</v>
+      </c>
+      <c r="B413" s="13"/>
+      <c r="C413" s="13"/>
+    </row>
+    <row r="414" spans="1:10">
+      <c r="A414" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B414" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C414" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="415" spans="1:10">
+      <c r="A415" s="16">
+        <v>55</v>
+      </c>
+      <c r="B415" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="C415" s="17" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="417" spans="1:10">
+      <c r="A417" s="18" t="s">
+        <v>298</v>
+      </c>
+      <c r="B417" s="18"/>
+      <c r="C417" s="18"/>
+      <c r="D417" s="18"/>
+      <c r="E417" s="18"/>
+    </row>
+    <row r="418" spans="1:10">
+      <c r="A418" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B418" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C418" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D418" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E418" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="419" spans="1:10">
+      <c r="A419" s="21">
+        <v>629001</v>
+      </c>
+      <c r="B419" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C419" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="D419" s="22" t="s">
+        <v>297</v>
+      </c>
+      <c r="E419" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="421" spans="1:10">
+      <c r="A421" s="8" t="s">
+        <v>299</v>
+      </c>
+      <c r="B421" s="8"/>
+      <c r="C421" s="8"/>
+      <c r="D421" s="8"/>
+      <c r="E421" s="8"/>
+      <c r="F421" s="8"/>
+      <c r="G421" s="8"/>
+      <c r="H421" s="8"/>
+    </row>
+    <row r="422" spans="1:10">
+      <c r="A422" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B422" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C422" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D422" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E422" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F422" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G422" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H422" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="423" spans="1:10">
+      <c r="A423" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="B423" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="C423" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="D423" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E423" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="F423" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G423" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H423" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="424" spans="1:10">
+      <c r="A424" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="B424" s="12"/>
+      <c r="C424" s="12"/>
+      <c r="D424" s="12"/>
+      <c r="E424" s="12"/>
+      <c r="F424" s="12"/>
+      <c r="G424" s="12"/>
+      <c r="H424" s="12"/>
+    </row>
+    <row r="426" spans="1:10">
+      <c r="A426" s="13" t="s">
+        <v>300</v>
+      </c>
+      <c r="B426" s="13"/>
+      <c r="C426" s="13"/>
+    </row>
+    <row r="427" spans="1:10">
+      <c r="A427" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B427" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C427" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="428" spans="1:10">
+      <c r="A428" s="16" t="s">
+        <v>301</v>
+      </c>
+      <c r="B428" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="C428" s="17" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="430" spans="1:10">
+      <c r="A430" s="18" t="s">
+        <v>303</v>
+      </c>
+      <c r="B430" s="18"/>
+      <c r="C430" s="18"/>
+      <c r="D430" s="18"/>
+      <c r="E430" s="18"/>
+    </row>
+    <row r="431" spans="1:10">
+      <c r="A431" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B431" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C431" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D431" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E431" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="432" spans="1:10">
+      <c r="A432" s="21">
+        <v>11</v>
+      </c>
+      <c r="B432" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="C432" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="D432" s="22" t="s">
+        <v>302</v>
+      </c>
+      <c r="E432" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="435" spans="1:10">
+      <c r="A435" s="23"/>
+    </row>
+    <row r="437" spans="1:10">
+      <c r="A437" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="B437" s="2"/>
+      <c r="C437" s="2"/>
+      <c r="D437" s="2"/>
+      <c r="E437" s="2"/>
+      <c r="F437" s="2"/>
+      <c r="G437" s="2"/>
+      <c r="H437" s="2"/>
+      <c r="I437" s="2"/>
+      <c r="J437" s="2"/>
+    </row>
+    <row r="438" spans="1:10">
+      <c r="A438" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B438" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C438" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D438" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E438" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F438" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G438" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H438" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I438" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J438" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="439" spans="1:10">
+      <c r="A439" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="B439" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="C439" s="3"/>
+      <c r="D439" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E439" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="F439" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="G439" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="H439" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="I439" s="6" t="s">
+        <v>308</v>
+      </c>
+      <c r="J439" s="6" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="441" spans="1:10">
+      <c r="A441" t="s">
+        <v>21</v>
+      </c>
+      <c r="B441" t="s">
+        <v>305</v>
+      </c>
+      <c r="C441" t="s">
+        <v>22</v>
+      </c>
+      <c r="D441" t="s">
+        <v>310</v>
+      </c>
+      <c r="E441" t="s">
+        <v>5</v>
+      </c>
+      <c r="F441" t="s">
+        <v>14</v>
+      </c>
+      <c r="G441" t="s">
+        <v>7</v>
+      </c>
+      <c r="H441" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="442" spans="1:10">
+      <c r="A442" t="s">
+        <v>9</v>
+      </c>
+      <c r="B442" t="s">
+        <v>139</v>
+      </c>
+      <c r="C442" t="s">
+        <v>24</v>
+      </c>
+      <c r="D442" t="s">
+        <v>171</v>
+      </c>
+      <c r="E442" t="s">
+        <v>26</v>
+      </c>
+      <c r="F442" t="s">
+        <v>27</v>
+      </c>
+      <c r="G442" t="s">
+        <v>8</v>
+      </c>
+      <c r="H442" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="443" spans="1:10">
+      <c r="A443" t="s">
+        <v>28</v>
+      </c>
+      <c r="B443" t="s">
+        <v>308</v>
+      </c>
+      <c r="C443" t="s">
+        <v>29</v>
+      </c>
+      <c r="D443" t="s">
+        <v>309</v>
+      </c>
+      <c r="E443" t="s">
+        <v>30</v>
+      </c>
+      <c r="F443" t="s">
+        <v>309</v>
+      </c>
+      <c r="G443" t="s">
+        <v>32</v>
+      </c>
+      <c r="H443" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="444" spans="1:10">
+      <c r="A444" t="s">
+        <v>33</v>
+      </c>
+      <c r="B444" t="s">
+        <v>309</v>
+      </c>
+      <c r="C444" t="s">
+        <v>34</v>
+      </c>
+      <c r="D444" t="s">
+        <v>311</v>
+      </c>
+      <c r="E444" t="s">
+        <v>6</v>
+      </c>
+      <c r="F444" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="446" spans="1:10">
+      <c r="A446" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B446" s="7"/>
+      <c r="C446" s="7"/>
+      <c r="D446" s="7"/>
+      <c r="E446" s="7"/>
+      <c r="F446" s="7"/>
+      <c r="G446" s="7"/>
+      <c r="H446" s="7"/>
+    </row>
+    <row r="448" spans="1:10">
+      <c r="A448" s="8" t="s">
+        <v>313</v>
+      </c>
+      <c r="B448" s="8"/>
+      <c r="C448" s="8"/>
+      <c r="D448" s="8"/>
+      <c r="E448" s="8"/>
+      <c r="F448" s="8"/>
+      <c r="G448" s="8"/>
+      <c r="H448" s="8"/>
+    </row>
+    <row r="449" spans="1:10">
+      <c r="A449" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B449" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C449" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D449" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E449" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F449" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G449" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="H449" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="450" spans="1:10">
+      <c r="A450" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="B450" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="C450" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="D450" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E450" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="F450" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G450" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H450" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="451" spans="1:10">
+      <c r="A451" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="B451" s="12"/>
+      <c r="C451" s="12"/>
+      <c r="D451" s="12"/>
+      <c r="E451" s="12"/>
+      <c r="F451" s="12"/>
+      <c r="G451" s="12"/>
+      <c r="H451" s="12"/>
+    </row>
+    <row r="453" spans="1:10">
+      <c r="A453" s="13" t="s">
+        <v>314</v>
+      </c>
+      <c r="B453" s="13"/>
+      <c r="C453" s="13"/>
+    </row>
+    <row r="454" spans="1:10">
+      <c r="A454" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B454" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C454" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="455" spans="1:10">
+      <c r="A455" s="16">
         <v>47</v>
       </c>
-      <c r="J28" s="6" t="s">
-[...7 lines deleted...]
-      <c r="B30" t="s">
+      <c r="B455" s="16" t="s">
+        <v>315</v>
+      </c>
+      <c r="C455" s="17" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="457" spans="1:10">
+      <c r="A457" s="18" t="s">
+        <v>317</v>
+      </c>
+      <c r="B457" s="18"/>
+      <c r="C457" s="18"/>
+      <c r="D457" s="18"/>
+      <c r="E457" s="18"/>
+    </row>
+    <row r="458" spans="1:10">
+      <c r="A458" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B458" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C458" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D458" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E458" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="459" spans="1:10">
+      <c r="A459" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B459" s="21" t="s">
+        <v>315</v>
+      </c>
+      <c r="C459" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="D459" s="22" t="s">
+        <v>316</v>
+      </c>
+      <c r="E459" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="461" spans="1:10">
+      <c r="A461" s="8" t="s">
+        <v>318</v>
+      </c>
+      <c r="B461" s="8"/>
+      <c r="C461" s="8"/>
+      <c r="D461" s="8"/>
+      <c r="E461" s="8"/>
+      <c r="F461" s="8"/>
+      <c r="G461" s="8"/>
+      <c r="H461" s="8"/>
+    </row>
+    <row r="462" spans="1:10">
+      <c r="A462" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B462" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C462" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D462" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E462" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F462" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G462" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C30" t="s">
+      <c r="H462" s="10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="463" spans="1:10">
+      <c r="A463" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="B463" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="C463" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="D463" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E463" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="F463" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G463" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H463" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="464" spans="1:10">
+      <c r="A464" s="11" t="s">
+        <v>319</v>
+      </c>
+      <c r="B464" s="12"/>
+      <c r="C464" s="12"/>
+      <c r="D464" s="12"/>
+      <c r="E464" s="12"/>
+      <c r="F464" s="12"/>
+      <c r="G464" s="12"/>
+      <c r="H464" s="12"/>
+    </row>
+    <row r="466" spans="1:10">
+      <c r="A466" s="13" t="s">
+        <v>320</v>
+      </c>
+      <c r="B466" s="13"/>
+      <c r="C466" s="13"/>
+    </row>
+    <row r="467" spans="1:10">
+      <c r="A467" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B467" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C467" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="468" spans="1:10">
+      <c r="A468" s="16">
+        <v>54</v>
+      </c>
+      <c r="B468" s="16" t="s">
+        <v>321</v>
+      </c>
+      <c r="C468" s="17" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="470" spans="1:10">
+      <c r="A470" s="18" t="s">
+        <v>323</v>
+      </c>
+      <c r="B470" s="18"/>
+      <c r="C470" s="18"/>
+      <c r="D470" s="18"/>
+      <c r="E470" s="18"/>
+    </row>
+    <row r="471" spans="1:10">
+      <c r="A471" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B471" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C471" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D471" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="E471" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="472" spans="1:10">
+      <c r="A472" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B472" s="21" t="s">
+        <v>321</v>
+      </c>
+      <c r="C472" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="D472" s="22" t="s">
+        <v>322</v>
+      </c>
+      <c r="E472" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="475" spans="1:10">
+      <c r="A475" s="23"/>
+    </row>
+    <row r="477" spans="1:10">
+      <c r="A477" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="B477" s="2"/>
+      <c r="C477" s="2"/>
+      <c r="D477" s="2"/>
+      <c r="E477" s="2"/>
+      <c r="F477" s="2"/>
+      <c r="G477" s="2"/>
+      <c r="H477" s="2"/>
+      <c r="I477" s="2"/>
+      <c r="J477" s="2"/>
+    </row>
+    <row r="478" spans="1:10">
+      <c r="A478" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B478" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C478" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D478" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E478" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F478" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G478" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H478" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I478" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J478" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="479" spans="1:10">
+      <c r="A479" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="B479" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="C479" s="3"/>
+      <c r="D479" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E479" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="F479" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="G479" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H479" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="I479" s="6" t="s">
+        <v>308</v>
+      </c>
+      <c r="J479" s="6" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="481" spans="1:10">
+      <c r="A481" t="s">
         <v>21</v>
       </c>
-      <c r="D30" t="s">
-[...2 lines deleted...]
-      <c r="E30" t="s">
+      <c r="B481" t="s">
+        <v>325</v>
+      </c>
+      <c r="C481" t="s">
+        <v>22</v>
+      </c>
+      <c r="D481" t="s">
+        <v>310</v>
+      </c>
+      <c r="E481" t="s">
         <v>5</v>
       </c>
-      <c r="F30" t="s">
+      <c r="F481" t="s">
         <v>14</v>
       </c>
-      <c r="G30" t="s">
+      <c r="G481" t="s">
         <v>7</v>
       </c>
-      <c r="H30" t="s">
-[...4 lines deleted...]
-      <c r="A31" t="s">
+      <c r="H481" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="482" spans="1:10">
+      <c r="A482" t="s">
         <v>9</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B482" t="s">
+        <v>139</v>
+      </c>
+      <c r="C482" t="s">
+        <v>24</v>
+      </c>
+      <c r="D482" t="s">
+        <v>171</v>
+      </c>
+      <c r="E482" t="s">
+        <v>26</v>
+      </c>
+      <c r="F482" t="s">
+        <v>27</v>
+      </c>
+      <c r="G482" t="s">
+        <v>8</v>
+      </c>
+      <c r="H482" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="483" spans="1:10">
+      <c r="A483" t="s">
+        <v>28</v>
+      </c>
+      <c r="B483" t="s">
+        <v>308</v>
+      </c>
+      <c r="C483" t="s">
+        <v>29</v>
+      </c>
+      <c r="D483" t="s">
+        <v>309</v>
+      </c>
+      <c r="E483" t="s">
+        <v>30</v>
+      </c>
+      <c r="F483" t="s">
+        <v>53</v>
+      </c>
+      <c r="G483" t="s">
+        <v>32</v>
+      </c>
+      <c r="H483" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="484" spans="1:10">
+      <c r="A484" t="s">
+        <v>33</v>
+      </c>
+      <c r="B484" t="s">
+        <v>53</v>
+      </c>
+      <c r="C484" t="s">
+        <v>34</v>
+      </c>
+      <c r="D484" t="s">
+        <v>172</v>
+      </c>
+      <c r="E484" t="s">
+        <v>6</v>
+      </c>
+      <c r="F484" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="487" spans="1:10">
+      <c r="A487" s="23"/>
+    </row>
+    <row r="489" spans="1:10">
+      <c r="A489" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="B489" s="2"/>
+      <c r="C489" s="2"/>
+      <c r="D489" s="2"/>
+      <c r="E489" s="2"/>
+      <c r="F489" s="2"/>
+      <c r="G489" s="2"/>
+      <c r="H489" s="2"/>
+      <c r="I489" s="2"/>
+      <c r="J489" s="2"/>
+    </row>
+    <row r="490" spans="1:10">
+      <c r="A490" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B490" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C490" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D490" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E490" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F490" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G490" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H490" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I490" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J490" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="491" spans="1:10">
+      <c r="A491" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="B491" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="C491" s="3"/>
+      <c r="D491" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="E491" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="F491" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="G491" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H491" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="I491" s="6" t="s">
+        <v>329</v>
+      </c>
+      <c r="J491" s="6" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="493" spans="1:10">
+      <c r="A493" t="s">
+        <v>21</v>
+      </c>
+      <c r="B493" t="s">
+        <v>327</v>
+      </c>
+      <c r="C493" t="s">
+        <v>22</v>
+      </c>
+      <c r="D493" t="s">
+        <v>330</v>
+      </c>
+      <c r="E493" t="s">
+        <v>5</v>
+      </c>
+      <c r="F493" t="s">
+        <v>166</v>
+      </c>
+      <c r="G493" t="s">
+        <v>7</v>
+      </c>
+      <c r="H493" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="494" spans="1:10">
+      <c r="A494" t="s">
+        <v>9</v>
+      </c>
+      <c r="B494" t="s">
+        <v>139</v>
+      </c>
+      <c r="C494" t="s">
+        <v>24</v>
+      </c>
+      <c r="D494" t="s">
+        <v>205</v>
+      </c>
+      <c r="E494" t="s">
+        <v>26</v>
+      </c>
+      <c r="F494" t="s">
+        <v>27</v>
+      </c>
+      <c r="G494" t="s">
+        <v>8</v>
+      </c>
+      <c r="H494" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="495" spans="1:10">
+      <c r="A495" t="s">
+        <v>28</v>
+      </c>
+      <c r="B495" t="s">
+        <v>329</v>
+      </c>
+      <c r="C495" t="s">
+        <v>29</v>
+      </c>
+      <c r="D495" t="s">
+        <v>329</v>
+      </c>
+      <c r="E495" t="s">
+        <v>30</v>
+      </c>
+      <c r="F495" t="s">
+        <v>53</v>
+      </c>
+      <c r="G495" t="s">
+        <v>32</v>
+      </c>
+      <c r="H495" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="496" spans="1:10">
+      <c r="A496" t="s">
+        <v>33</v>
+      </c>
+      <c r="B496" t="s">
+        <v>53</v>
+      </c>
+      <c r="C496" t="s">
+        <v>34</v>
+      </c>
+      <c r="D496" t="s">
+        <v>172</v>
+      </c>
+      <c r="E496" t="s">
+        <v>6</v>
+      </c>
+      <c r="F496" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="499" spans="1:10">
+      <c r="A499" s="23"/>
+    </row>
+    <row r="501" spans="1:10">
+      <c r="A501" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="B501" s="2"/>
+      <c r="C501" s="2"/>
+      <c r="D501" s="2"/>
+      <c r="E501" s="2"/>
+      <c r="F501" s="2"/>
+      <c r="G501" s="2"/>
+      <c r="H501" s="2"/>
+      <c r="I501" s="2"/>
+      <c r="J501" s="2"/>
+    </row>
+    <row r="502" spans="1:10">
+      <c r="A502" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B502" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C502" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D502" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E502" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F502" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G502" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H502" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I502" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J502" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="503" spans="1:10">
+      <c r="A503" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="B503" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="C503" s="3"/>
+      <c r="D503" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="E503" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="F503" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C31" t="s">
-[...2 lines deleted...]
-      <c r="D31" t="s">
+      <c r="G503" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H503" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="I503" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="J503" s="6"/>
+    </row>
+    <row r="505" spans="1:10">
+      <c r="A505" t="s">
+        <v>21</v>
+      </c>
+      <c r="B505" t="s">
+        <v>334</v>
+      </c>
+      <c r="C505" t="s">
+        <v>22</v>
+      </c>
+      <c r="D505" t="s">
+        <v>337</v>
+      </c>
+      <c r="E505" t="s">
+        <v>5</v>
+      </c>
+      <c r="F505" t="s">
+        <v>335</v>
+      </c>
+      <c r="G505" t="s">
+        <v>7</v>
+      </c>
+      <c r="H505" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="506" spans="1:10">
+      <c r="A506" t="s">
+        <v>9</v>
+      </c>
+      <c r="B506" t="s">
+        <v>168</v>
+      </c>
+      <c r="C506" t="s">
         <v>24</v>
       </c>
-      <c r="E31" t="s">
+      <c r="D506" t="s">
+        <v>338</v>
+      </c>
+      <c r="E506" t="s">
+        <v>26</v>
+      </c>
+      <c r="F506" t="s">
+        <v>339</v>
+      </c>
+      <c r="G506" t="s">
+        <v>8</v>
+      </c>
+      <c r="H506" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="507" spans="1:10">
+      <c r="A507" t="s">
+        <v>28</v>
+      </c>
+      <c r="B507" t="s">
+        <v>244</v>
+      </c>
+      <c r="C507" t="s">
+        <v>29</v>
+      </c>
+      <c r="D507" t="s">
+        <v>53</v>
+      </c>
+      <c r="E507" t="s">
+        <v>30</v>
+      </c>
+      <c r="F507" t="s">
+        <v>53</v>
+      </c>
+      <c r="G507" t="s">
+        <v>32</v>
+      </c>
+      <c r="H507" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="508" spans="1:10">
+      <c r="A508" t="s">
+        <v>33</v>
+      </c>
+      <c r="B508" t="s">
+        <v>53</v>
+      </c>
+      <c r="C508" t="s">
+        <v>34</v>
+      </c>
+      <c r="D508" t="s">
+        <v>172</v>
+      </c>
+      <c r="E508" t="s">
+        <v>6</v>
+      </c>
+      <c r="F508" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="511" spans="1:10">
+      <c r="A511" s="23"/>
+    </row>
+    <row r="513" spans="1:10">
+      <c r="A513" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="B513" s="2"/>
+      <c r="C513" s="2"/>
+      <c r="D513" s="2"/>
+      <c r="E513" s="2"/>
+      <c r="F513" s="2"/>
+      <c r="G513" s="2"/>
+      <c r="H513" s="2"/>
+      <c r="I513" s="2"/>
+      <c r="J513" s="2"/>
+    </row>
+    <row r="514" spans="1:10">
+      <c r="A514" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B514" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C514" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D514" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E514" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F514" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G514" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H514" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I514" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J514" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="515" spans="1:10">
+      <c r="A515" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="B515" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="C515" s="3"/>
+      <c r="D515" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="E515" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="F515" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G515" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="H515" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="I515" s="6" t="s">
+        <v>342</v>
+      </c>
+      <c r="J515" s="6"/>
+    </row>
+    <row r="517" spans="1:10">
+      <c r="A517" t="s">
+        <v>21</v>
+      </c>
+      <c r="B517" t="s">
+        <v>341</v>
+      </c>
+      <c r="C517" t="s">
+        <v>22</v>
+      </c>
+      <c r="D517" t="s">
+        <v>343</v>
+      </c>
+      <c r="E517" t="s">
+        <v>5</v>
+      </c>
+      <c r="F517" t="s">
+        <v>335</v>
+      </c>
+      <c r="G517" t="s">
+        <v>7</v>
+      </c>
+      <c r="H517" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="518" spans="1:10">
+      <c r="A518" t="s">
+        <v>9</v>
+      </c>
+      <c r="B518" t="s">
+        <v>168</v>
+      </c>
+      <c r="C518" t="s">
+        <v>24</v>
+      </c>
+      <c r="D518" t="s">
+        <v>338</v>
+      </c>
+      <c r="E518" t="s">
+        <v>26</v>
+      </c>
+      <c r="F518" t="s">
+        <v>339</v>
+      </c>
+      <c r="G518" t="s">
+        <v>8</v>
+      </c>
+      <c r="H518" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="519" spans="1:10">
+      <c r="A519" t="s">
+        <v>28</v>
+      </c>
+      <c r="B519" t="s">
+        <v>342</v>
+      </c>
+      <c r="C519" t="s">
+        <v>29</v>
+      </c>
+      <c r="D519" t="s">
+        <v>53</v>
+      </c>
+      <c r="E519" t="s">
+        <v>30</v>
+      </c>
+      <c r="F519" t="s">
+        <v>53</v>
+      </c>
+      <c r="G519" t="s">
+        <v>32</v>
+      </c>
+      <c r="H519" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="520" spans="1:10">
+      <c r="A520" t="s">
+        <v>33</v>
+      </c>
+      <c r="B520" t="s">
+        <v>53</v>
+      </c>
+      <c r="C520" t="s">
+        <v>34</v>
+      </c>
+      <c r="D520" t="s">
+        <v>172</v>
+      </c>
+      <c r="E520" t="s">
+        <v>6</v>
+      </c>
+      <c r="F520" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="523" spans="1:10">
+      <c r="A523" s="23"/>
+    </row>
+    <row r="525" spans="1:10">
+      <c r="A525" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="B525" s="2"/>
+      <c r="C525" s="2"/>
+      <c r="D525" s="2"/>
+      <c r="E525" s="2"/>
+      <c r="F525" s="2"/>
+      <c r="G525" s="2"/>
+      <c r="H525" s="2"/>
+      <c r="I525" s="2"/>
+      <c r="J525" s="2"/>
+    </row>
+    <row r="526" spans="1:10">
+      <c r="A526" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B526" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C526" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D526" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E526" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F526" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G526" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H526" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I526" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J526" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="527" spans="1:10">
+      <c r="A527" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="B527" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="C527" s="3"/>
+      <c r="D527" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="E527" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="F527" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="G527" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="H527" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="I527" s="6" t="s">
+        <v>347</v>
+      </c>
+      <c r="J527" s="6" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="529" spans="1:10">
+      <c r="A529" t="s">
+        <v>21</v>
+      </c>
+      <c r="B529" t="s">
+        <v>345</v>
+      </c>
+      <c r="C529" t="s">
+        <v>22</v>
+      </c>
+      <c r="D529" t="s">
+        <v>348</v>
+      </c>
+      <c r="E529" t="s">
+        <v>5</v>
+      </c>
+      <c r="F529" t="s">
+        <v>166</v>
+      </c>
+      <c r="G529" t="s">
+        <v>7</v>
+      </c>
+      <c r="H529" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="530" spans="1:10">
+      <c r="A530" t="s">
+        <v>9</v>
+      </c>
+      <c r="B530" t="s">
+        <v>139</v>
+      </c>
+      <c r="C530" t="s">
+        <v>24</v>
+      </c>
+      <c r="D530" t="s">
+        <v>205</v>
+      </c>
+      <c r="E530" t="s">
+        <v>26</v>
+      </c>
+      <c r="F530" t="s">
+        <v>27</v>
+      </c>
+      <c r="G530" t="s">
+        <v>8</v>
+      </c>
+      <c r="H530" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="531" spans="1:10">
+      <c r="A531" t="s">
+        <v>28</v>
+      </c>
+      <c r="B531" t="s">
+        <v>347</v>
+      </c>
+      <c r="C531" t="s">
+        <v>29</v>
+      </c>
+      <c r="D531" t="s">
+        <v>347</v>
+      </c>
+      <c r="E531" t="s">
+        <v>30</v>
+      </c>
+      <c r="F531" t="s">
+        <v>53</v>
+      </c>
+      <c r="G531" t="s">
+        <v>32</v>
+      </c>
+      <c r="H531" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="532" spans="1:10">
+      <c r="A532" t="s">
+        <v>33</v>
+      </c>
+      <c r="B532" t="s">
+        <v>53</v>
+      </c>
+      <c r="C532" t="s">
+        <v>34</v>
+      </c>
+      <c r="D532" t="s">
+        <v>172</v>
+      </c>
+      <c r="E532" t="s">
+        <v>6</v>
+      </c>
+      <c r="F532" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="535" spans="1:10">
+      <c r="A535" s="23"/>
+    </row>
+    <row r="537" spans="1:10">
+      <c r="A537" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="B537" s="2"/>
+      <c r="C537" s="2"/>
+      <c r="D537" s="2"/>
+      <c r="E537" s="2"/>
+      <c r="F537" s="2"/>
+      <c r="G537" s="2"/>
+      <c r="H537" s="2"/>
+      <c r="I537" s="2"/>
+      <c r="J537" s="2"/>
+    </row>
+    <row r="538" spans="1:10">
+      <c r="A538" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B538" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C538" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D538" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E538" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F538" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G538" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H538" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I538" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J538" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="539" spans="1:10">
+      <c r="A539" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="B539" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="C539" s="3"/>
+      <c r="D539" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="E539" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="F539" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G539" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="H539" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="I539" s="6" t="s">
+        <v>353</v>
+      </c>
+      <c r="J539" s="6"/>
+    </row>
+    <row r="541" spans="1:10">
+      <c r="A541" t="s">
+        <v>21</v>
+      </c>
+      <c r="B541" t="s">
+        <v>352</v>
+      </c>
+      <c r="C541" t="s">
+        <v>22</v>
+      </c>
+      <c r="D541" t="s">
+        <v>354</v>
+      </c>
+      <c r="E541" t="s">
+        <v>5</v>
+      </c>
+      <c r="F541" t="s">
+        <v>335</v>
+      </c>
+      <c r="G541" t="s">
+        <v>7</v>
+      </c>
+      <c r="H541" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="542" spans="1:10">
+      <c r="A542" t="s">
+        <v>9</v>
+      </c>
+      <c r="B542" t="s">
+        <v>168</v>
+      </c>
+      <c r="C542" t="s">
+        <v>24</v>
+      </c>
+      <c r="D542" t="s">
+        <v>338</v>
+      </c>
+      <c r="E542" t="s">
+        <v>26</v>
+      </c>
+      <c r="F542" t="s">
+        <v>339</v>
+      </c>
+      <c r="G542" t="s">
+        <v>8</v>
+      </c>
+      <c r="H542" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="543" spans="1:10">
+      <c r="A543" t="s">
+        <v>28</v>
+      </c>
+      <c r="B543" t="s">
+        <v>353</v>
+      </c>
+      <c r="C543" t="s">
+        <v>29</v>
+      </c>
+      <c r="D543" t="s">
+        <v>53</v>
+      </c>
+      <c r="E543" t="s">
+        <v>30</v>
+      </c>
+      <c r="F543" t="s">
+        <v>53</v>
+      </c>
+      <c r="G543" t="s">
+        <v>32</v>
+      </c>
+      <c r="H543" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="544" spans="1:10">
+      <c r="A544" t="s">
+        <v>33</v>
+      </c>
+      <c r="B544" t="s">
+        <v>53</v>
+      </c>
+      <c r="C544" t="s">
+        <v>34</v>
+      </c>
+      <c r="D544" t="s">
+        <v>172</v>
+      </c>
+      <c r="E544" t="s">
+        <v>6</v>
+      </c>
+      <c r="F544" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="547" spans="1:10">
+      <c r="A547" s="23"/>
+    </row>
+    <row r="549" spans="1:10">
+      <c r="A549" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="B549" s="2"/>
+      <c r="C549" s="2"/>
+      <c r="D549" s="2"/>
+      <c r="E549" s="2"/>
+      <c r="F549" s="2"/>
+      <c r="G549" s="2"/>
+      <c r="H549" s="2"/>
+      <c r="I549" s="2"/>
+      <c r="J549" s="2"/>
+    </row>
+    <row r="550" spans="1:10">
+      <c r="A550" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B550" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C550" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D550" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E550" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F550" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G550" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H550" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I550" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J550" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="551" spans="1:10">
+      <c r="A551" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="B551" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="C551" s="3"/>
+      <c r="D551" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="E551" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="F551" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G551" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="H551" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="I551" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="J551" s="6"/>
+    </row>
+    <row r="553" spans="1:10">
+      <c r="A553" t="s">
+        <v>21</v>
+      </c>
+      <c r="B553" t="s">
+        <v>357</v>
+      </c>
+      <c r="C553" t="s">
+        <v>22</v>
+      </c>
+      <c r="D553" t="s">
+        <v>358</v>
+      </c>
+      <c r="E553" t="s">
+        <v>5</v>
+      </c>
+      <c r="F553" t="s">
+        <v>356</v>
+      </c>
+      <c r="G553" t="s">
+        <v>7</v>
+      </c>
+      <c r="H553" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="554" spans="1:10">
+      <c r="A554" t="s">
+        <v>9</v>
+      </c>
+      <c r="B554" t="s">
+        <v>168</v>
+      </c>
+      <c r="C554" t="s">
+        <v>24</v>
+      </c>
+      <c r="D554" t="s">
         <v>25</v>
       </c>
-      <c r="F31" t="s">
+      <c r="E554" t="s">
         <v>26</v>
       </c>
-      <c r="G31" t="s">
+      <c r="F554" t="s">
+        <v>339</v>
+      </c>
+      <c r="G554" t="s">
         <v>8</v>
       </c>
-      <c r="H31" t="s">
-[...10 lines deleted...]
-      <c r="C32" t="s">
+      <c r="H554" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="555" spans="1:10">
+      <c r="A555" t="s">
         <v>28</v>
       </c>
-      <c r="D32" t="s">
-[...2 lines deleted...]
-      <c r="E32" t="s">
+      <c r="B555" t="s">
+        <v>141</v>
+      </c>
+      <c r="C555" t="s">
         <v>29</v>
       </c>
-      <c r="F32" t="s">
+      <c r="D555" t="s">
+        <v>53</v>
+      </c>
+      <c r="E555" t="s">
         <v>30</v>
       </c>
-      <c r="G32" t="s">
-[...2 lines deleted...]
-      <c r="H32" t="s">
+      <c r="F555" t="s">
+        <v>53</v>
+      </c>
+      <c r="G555" t="s">
+        <v>32</v>
+      </c>
+      <c r="H555" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="556" spans="1:10">
+      <c r="A556" t="s">
+        <v>33</v>
+      </c>
+      <c r="B556" t="s">
+        <v>53</v>
+      </c>
+      <c r="C556" t="s">
+        <v>34</v>
+      </c>
+      <c r="D556" t="s">
+        <v>172</v>
+      </c>
+      <c r="E556" t="s">
+        <v>6</v>
+      </c>
+      <c r="F556" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="559" spans="1:10">
+      <c r="A559" s="23"/>
+    </row>
+    <row r="561" spans="1:10">
+      <c r="A561" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="B561" s="2"/>
+      <c r="C561" s="2"/>
+      <c r="D561" s="2"/>
+      <c r="E561" s="2"/>
+      <c r="F561" s="2"/>
+      <c r="G561" s="2"/>
+      <c r="H561" s="2"/>
+      <c r="I561" s="2"/>
+      <c r="J561" s="2"/>
+    </row>
+    <row r="562" spans="1:10">
+      <c r="A562" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B562" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C562" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D562" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E562" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F562" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G562" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H562" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I562" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J562" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="563" spans="1:10">
+      <c r="A563" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="B563" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="C563" s="3"/>
+      <c r="D563" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="E563" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="F563" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G563" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="H563" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="I563" s="6" t="s">
+        <v>362</v>
+      </c>
+      <c r="J563" s="6"/>
+    </row>
+    <row r="565" spans="1:10">
+      <c r="A565" t="s">
+        <v>21</v>
+      </c>
+      <c r="B565" t="s">
+        <v>360</v>
+      </c>
+      <c r="C565" t="s">
+        <v>22</v>
+      </c>
+      <c r="D565" t="s">
+        <v>363</v>
+      </c>
+      <c r="E565" t="s">
+        <v>5</v>
+      </c>
+      <c r="F565" t="s">
+        <v>335</v>
+      </c>
+      <c r="G565" t="s">
+        <v>7</v>
+      </c>
+      <c r="H565" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="566" spans="1:10">
+      <c r="A566" t="s">
+        <v>9</v>
+      </c>
+      <c r="B566" t="s">
+        <v>168</v>
+      </c>
+      <c r="C566" t="s">
+        <v>24</v>
+      </c>
+      <c r="D566" t="s">
+        <v>338</v>
+      </c>
+      <c r="E566" t="s">
+        <v>26</v>
+      </c>
+      <c r="F566" t="s">
+        <v>339</v>
+      </c>
+      <c r="G566" t="s">
+        <v>8</v>
+      </c>
+      <c r="H566" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="567" spans="1:10">
+      <c r="A567" t="s">
+        <v>28</v>
+      </c>
+      <c r="B567" t="s">
+        <v>362</v>
+      </c>
+      <c r="C567" t="s">
+        <v>29</v>
+      </c>
+      <c r="D567" t="s">
+        <v>53</v>
+      </c>
+      <c r="E567" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" t="s">
+      <c r="F567" t="s">
+        <v>53</v>
+      </c>
+      <c r="G567" t="s">
         <v>32</v>
       </c>
-      <c r="B33" t="s">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="H567" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="568" spans="1:10">
+      <c r="A568" t="s">
         <v>33</v>
       </c>
-      <c r="D33" t="s">
+      <c r="B568" t="s">
+        <v>53</v>
+      </c>
+      <c r="C568" t="s">
         <v>34</v>
       </c>
-      <c r="E33" t="s">
+      <c r="D568" t="s">
+        <v>172</v>
+      </c>
+      <c r="E568" t="s">
         <v>6</v>
       </c>
-      <c r="F33" t="s">
-[...1052 lines deleted...]
-        <v>83</v>
+      <c r="F568" t="s">
+        <v>361</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="F9:H9"/>
-    <mergeCell ref="A14:J14"/>
-[...14 lines deleted...]
-    <mergeCell ref="F105:H105"/>
+    <mergeCell ref="A11:H11"/>
+    <mergeCell ref="A13:H13"/>
+    <mergeCell ref="A16:H16"/>
+    <mergeCell ref="A18:C18"/>
+    <mergeCell ref="A22:E22"/>
+    <mergeCell ref="A26:H26"/>
+    <mergeCell ref="A29:H29"/>
+    <mergeCell ref="A31:C31"/>
+    <mergeCell ref="A35:E35"/>
+    <mergeCell ref="A39:H39"/>
+    <mergeCell ref="A42:H42"/>
+    <mergeCell ref="A44:C44"/>
+    <mergeCell ref="A48:E48"/>
+    <mergeCell ref="A52:H52"/>
+    <mergeCell ref="A55:H55"/>
+    <mergeCell ref="A57:C57"/>
+    <mergeCell ref="A61:E61"/>
+    <mergeCell ref="A65:H65"/>
+    <mergeCell ref="A68:H68"/>
+    <mergeCell ref="A70:C70"/>
+    <mergeCell ref="A74:E74"/>
+    <mergeCell ref="A81:J81"/>
+    <mergeCell ref="F88:H88"/>
+    <mergeCell ref="A90:H90"/>
+    <mergeCell ref="A92:H92"/>
+    <mergeCell ref="A95:H95"/>
+    <mergeCell ref="A97:C97"/>
+    <mergeCell ref="A101:E101"/>
+    <mergeCell ref="A105:H105"/>
+    <mergeCell ref="A108:H108"/>
+    <mergeCell ref="A110:C110"/>
+    <mergeCell ref="A114:E114"/>
+    <mergeCell ref="A118:H118"/>
+    <mergeCell ref="A121:H121"/>
+    <mergeCell ref="A123:C123"/>
+    <mergeCell ref="A127:E127"/>
+    <mergeCell ref="A131:H131"/>
+    <mergeCell ref="A134:H134"/>
+    <mergeCell ref="A136:C136"/>
+    <mergeCell ref="A140:E140"/>
+    <mergeCell ref="A147:J147"/>
+    <mergeCell ref="F154:H154"/>
+    <mergeCell ref="A156:H156"/>
+    <mergeCell ref="A158:H158"/>
+    <mergeCell ref="A161:H161"/>
+    <mergeCell ref="A163:C163"/>
+    <mergeCell ref="A167:E167"/>
+    <mergeCell ref="A171:H171"/>
+    <mergeCell ref="A174:H174"/>
+    <mergeCell ref="A176:C176"/>
+    <mergeCell ref="A180:E180"/>
+    <mergeCell ref="A184:H184"/>
+    <mergeCell ref="A187:H187"/>
+    <mergeCell ref="A189:C189"/>
+    <mergeCell ref="A193:E193"/>
+    <mergeCell ref="A200:J200"/>
+    <mergeCell ref="F207:H207"/>
+    <mergeCell ref="A212:J212"/>
+    <mergeCell ref="F219:H219"/>
+    <mergeCell ref="A221:H221"/>
+    <mergeCell ref="A223:H223"/>
+    <mergeCell ref="A226:H226"/>
+    <mergeCell ref="A228:C228"/>
+    <mergeCell ref="A232:E232"/>
+    <mergeCell ref="A236:H236"/>
+    <mergeCell ref="A239:H239"/>
+    <mergeCell ref="A241:C241"/>
+    <mergeCell ref="A245:E245"/>
+    <mergeCell ref="A252:J252"/>
+    <mergeCell ref="F259:H259"/>
+    <mergeCell ref="A261:H261"/>
+    <mergeCell ref="A263:H263"/>
+    <mergeCell ref="A266:H266"/>
+    <mergeCell ref="A268:C268"/>
+    <mergeCell ref="A272:E272"/>
+    <mergeCell ref="A276:H276"/>
+    <mergeCell ref="A279:H279"/>
+    <mergeCell ref="A281:C281"/>
+    <mergeCell ref="A285:E285"/>
+    <mergeCell ref="A289:H289"/>
+    <mergeCell ref="A292:H292"/>
+    <mergeCell ref="A294:C294"/>
+    <mergeCell ref="A298:E298"/>
+    <mergeCell ref="A302:H302"/>
+    <mergeCell ref="A305:H305"/>
+    <mergeCell ref="A307:C307"/>
+    <mergeCell ref="A311:E311"/>
+    <mergeCell ref="A318:J318"/>
+    <mergeCell ref="F325:H325"/>
+    <mergeCell ref="A327:H327"/>
+    <mergeCell ref="A329:H329"/>
+    <mergeCell ref="A332:H332"/>
+    <mergeCell ref="A334:C334"/>
+    <mergeCell ref="A338:E338"/>
+    <mergeCell ref="A342:H342"/>
+    <mergeCell ref="A345:H345"/>
+    <mergeCell ref="A347:C347"/>
+    <mergeCell ref="A351:E351"/>
+    <mergeCell ref="A355:H355"/>
+    <mergeCell ref="A358:H358"/>
+    <mergeCell ref="A360:C360"/>
+    <mergeCell ref="A364:E364"/>
+    <mergeCell ref="A368:H368"/>
+    <mergeCell ref="A371:H371"/>
+    <mergeCell ref="A373:C373"/>
+    <mergeCell ref="A377:E377"/>
+    <mergeCell ref="A381:H381"/>
+    <mergeCell ref="A384:H384"/>
+    <mergeCell ref="A386:C386"/>
+    <mergeCell ref="A390:E390"/>
+    <mergeCell ref="A397:J397"/>
+    <mergeCell ref="F404:H404"/>
+    <mergeCell ref="A406:H406"/>
+    <mergeCell ref="A408:H408"/>
+    <mergeCell ref="A411:H411"/>
+    <mergeCell ref="A413:C413"/>
+    <mergeCell ref="A417:E417"/>
+    <mergeCell ref="A421:H421"/>
+    <mergeCell ref="A424:H424"/>
+    <mergeCell ref="A426:C426"/>
+    <mergeCell ref="A430:E430"/>
+    <mergeCell ref="A437:J437"/>
+    <mergeCell ref="F444:H444"/>
+    <mergeCell ref="A446:H446"/>
+    <mergeCell ref="A448:H448"/>
+    <mergeCell ref="A451:H451"/>
+    <mergeCell ref="A453:C453"/>
+    <mergeCell ref="A457:E457"/>
+    <mergeCell ref="A461:H461"/>
+    <mergeCell ref="A464:H464"/>
+    <mergeCell ref="A466:C466"/>
+    <mergeCell ref="A470:E470"/>
+    <mergeCell ref="A477:J477"/>
+    <mergeCell ref="F484:H484"/>
+    <mergeCell ref="A489:J489"/>
+    <mergeCell ref="F496:H496"/>
+    <mergeCell ref="A501:J501"/>
+    <mergeCell ref="F508:H508"/>
+    <mergeCell ref="A513:J513"/>
+    <mergeCell ref="F520:H520"/>
+    <mergeCell ref="A525:J525"/>
+    <mergeCell ref="F532:H532"/>
+    <mergeCell ref="A537:J537"/>
+    <mergeCell ref="F544:H544"/>
+    <mergeCell ref="A549:J549"/>
+    <mergeCell ref="F556:H556"/>
+    <mergeCell ref="A561:J561"/>
+    <mergeCell ref="F568:H568"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>